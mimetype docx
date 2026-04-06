--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,4288 +66,4422 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometriosis Support and Development of Digital Technology–Based Interventions: Systematic Review</w:t>
+                <w:t xml:space="preserve">Understanding women’s decisions to seek an endometriosis diagnosis: A Health Belief Model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inas Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Terrade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.e71859. </w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/71859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2026.2637497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315251v1</w:t>
+                <w:t xml:space="preserve">hal-05569017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l’autorégulation émotionnelle d’élèves d’école primaire dans le cadre d’un programme de pauses actives : une étude mixte associée à une triangulation des données</w:t>
+                <w:t xml:space="preserve">Do Body Mass Index classes define our self-perceptions? Analysis of global, multidimensional, and physical self-esteem in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2024036⟩</w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2025.2503299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926268v1</w:t>
+                <w:t xml:space="preserve">hal-05066320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of a physical activity program using a digital tool in the management of endometriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17483107.2025.2569791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Body Mass Index classes define our self-perceptions? Analysis of global, multidimensional, and physical self-esteem in women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endometriosis Support and Development of Digital Technology–Based Interventions: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Moyon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e71859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/71859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03630242.2025.2503299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05066320v1</w:t>
+                <w:t xml:space="preserve">hal-05315251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfortable in my skin, cozy with who I am? Exploring the link between BMI class and body dissatisfaction, appearance investment, and body appreciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Moyon</w:t>
+                <w:t xml:space="preserve">Mesurer l’autorégulation émotionnelle d’élèves d’école primaire dans le cadre d’un programme de pauses actives : une étude mixte associée à une triangulation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Foll</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2024036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-024-06918-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04790003v1</w:t>
+                <w:t xml:space="preserve">hal-04926268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of esports careers in France: Are there gender-based inequalities right from the start?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Global self-esteem and degree of overweight/obesity: are they linked in the adult population? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (44), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2407082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10126902241290042⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04926256v1</w:t>
+                <w:t xml:space="preserve">hal-04711901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global self-esteem and degree of overweight/obesity: are they linked in the adult population? A systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comfortable in my skin, cozy with who I am? Exploring the link between BMI class and body dissatisfaction, appearance investment, and body appreciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-024-06918-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2407082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04711901v1</w:t>
+                <w:t xml:space="preserve">hal-04790003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The construction of esports careers in France: Are there gender-based inequalities right from the start?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10126902241290042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03936012v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of classroom physical activity breaks on the behavioural and emotional self‐regulation of students with behavioural difficulties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Verret</w:t>
+                <w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04823708v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il se confronter à meilleur que soi ? Effets de l’intensité de la comparaison sociale ascendante sur l’évaluation de soi et la performance motrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
+                <w:t xml:space="preserve">The effects of classroom physical activity breaks on the behavioural and emotional self‐regulation of students with behavioural difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Foll</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-3802.12587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2021009⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04823670v1</w:t>
+                <w:t xml:space="preserve">hal-04823708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in Middle-Schoolers’ Performance and Motivation to Practice: An Experimental Investigation of Accurate Feedback in a Motor Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Faut-il se confronter à meilleur que soi ? Effets de l’intensité de la comparaison sociale ascendante sur l’évaluation de soi et la performance motrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nancy Higgins</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Foll</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sage Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (112), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/21582440211067230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2021009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823694v1</w:t>
+                <w:t xml:space="preserve">hal-04823670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being one of us: Translating expertise into performance benefits following perceived failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Improvements in Middle-Schoolers’ Performance and Motivation to Practice: An Experimental Investigation of Accurate Feedback in a Motor Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pete Coffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.010⟩</w:t>
+              <w:t xml:space="preserve">Sage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/21582440211067230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03486407v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Being one of us: Translating expertise into performance benefits following perceived failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.10.010⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.105 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363680v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived motivational climate and unit cohesion: The case of French soldiers in training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08995605.2019.1598219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363705v1</w:t>
+                <w:t xml:space="preserve">hal-02363680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Oxygen Consumption and Composite Indices of Femoral Neck Strength in a Group of Young Overweight and Obese Men</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Perceived motivational climate and unit cohesion: The case of French soldiers in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.233-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2019.1598219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420173v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Variables in Active Overweight/Obese Men and Sedentary Overweight/Obese Men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
+                <w:t xml:space="preserve">Maximal Oxygen Consumption and Composite Indices of Femoral Neck Strength in a Group of Young Overweight and Obese Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20 (2), pp.239-246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.310-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420168v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du niveau d’activité physique sur les paramètres osseux chez des jeunes hommes en surcharge pondérale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Bone Variables in Active Overweight/Obese Men and Sedentary Overweight/Obese Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586402v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of competition level on referees’ decision-making in handball</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew G. Livingstone</w:t>
+                <w:t xml:space="preserve">Influence du niveau d’activité physique sur les paramètres osseux chez des jeunes hommes en surcharge pondérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bardin</w:t>
+                <w:t xml:space="preserve">Christophe Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.246-258. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (184), pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15534510.2016.1259656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468278v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation de l'arbitre et intentions agressives en basket-ball : effet modérateur du sexe des joueurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of competition level on referees’ decision-making in handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew G. Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.246-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2016.1259656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420234v1</w:t>
+                <w:t xml:space="preserve">hal-01468278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Réputation de l'arbitre et intentions agressives en basket-ball : effet modérateur du sexe des joueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.22-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420214v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees’ Decision-Making and Player Gender: The Moderating Role of the Type of Situation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10413200903250476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/20120036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890889v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor-Victim Dissent in Perceived Legitimacy of Aggression in Soccer: The Moderating Role of Situational Background</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Referees’ Decision-Making and Player Gender: The Moderating Role of the Type of Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2010.10599682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10413200903250476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469897v1</w:t>
+                <w:t xml:space="preserve">hal-02890889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age differences in individuals' cognitive and behavioral moral functioning responses in male soccer teams.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Aggressor-Victim Dissent in Perceived Legitimacy of Aggression in Soccer: The Moderating Role of Situational Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Pantaléon</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3), pp.340-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2010.10599682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440231v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggression in Soccer : An Examination of Accounts Selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age differences in individuals' cognitive and behavioral moral functioning responses in male soccer teams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pantaléon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.398-402</w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469901v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees' use of heuristics: The moderating impact of standard of competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Aggression in Soccer : An Examination of Accounts Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.398-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420257v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggression in soccer: An exploratory study of accounts preference.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Referees' use of heuristics: The moderating impact of standard of competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Rascle</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Souchon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Maio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (7), pp.695-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902874729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440230v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor-victim dissent in perceived legitimacy of aggression in soccer : the moderating rôle of situational background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Aggression in soccer: An exploratory study of accounts preference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp</w:t>
+              <w:t xml:space="preserve">, 2009, 80(2), pp.398-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00440229v1</w:t>
+                <w:t xml:space="preserve">halshs-00440230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees' Decision Making about Transgressions: The Influence of Player Gender at the Highest National Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+                <w:t xml:space="preserve">Aggressor-victim dissent in perceived legitimacy of aggression in soccer : the moderating rôle of situational background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabagno Geneviéve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+                <w:t xml:space="preserve">O. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02890906v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees' use of heuristics : The moderating impact of level of competition.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Maïo</w:t>
+                <w:t xml:space="preserve">Referees' Decision Making about Transgressions: The Influence of Player Gender at the Highest National Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Trouilloud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cabagno Geneviéve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (4), pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-6402.2009.01522.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440227v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l'arbitrage?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Referees' use of heuristics : The moderating impact of level of competition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maïo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Souchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23, pp.32-34</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27(7), pp.695-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440233v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l’arbitrage ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Aggressor and victim perspective-related differences in the perceived legitimacy of aggression in soccer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perceptual and Motor Skill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106, pp.234-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04280516v1</w:t>
+                <w:t xml:space="preserve">halshs-00440232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor and victim perspective-related differences in the perceived legitimacy of aggression in soccer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+                <w:t xml:space="preserve">Aggressor and Victim Perspective-Related Differences in Perceived Legitimacy of Aggression in Soccer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Coulomb-Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skill</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106 (1), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pms.106.1.234-240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440232v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor and Victim Perspective-Related Differences in Perceived Legitimacy of Aggression in Soccer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l'arbitrage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280517v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team Sports Players' Observed Aggresion as a Function of Gender, Competitive Level, and Sport Type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
+                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l’arbitrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.32-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0021-9029.2006.00090.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02156907v1</w:t>
+                <w:t xml:space="preserve">hal-04280516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Team Sports Players' Observed Aggresion as a Function of Gender, Competitive Level, and Sport Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (8), pp.1980-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0021-9029.2006.00090.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Referees' Decision Making in Handball and Transgressive Behaviors: Influence of Stereotypes About Gender of Players?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex Roles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 51 (7/8), pp.445-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:SERS.0000049233.28353.f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4357,3129 +4491,3129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement de l'endométriose par des interventions basées sur le numérique : une revue systématique</w:t>
+                <w:t xml:space="preserve">Étude longitudinale des effets d’un programme d’activités physiques en présentiel ou digital sur la qualité de vie et la motivation de patientes atteintes d'endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées doctorales de l'association francophone de Psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Feb 2025, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964536v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale des effets d’un programme d’activités physiques en présentiel ou digital sur la qualité de vie et la motivation de patientes atteintes d'endométriose</w:t>
+                <w:t xml:space="preserve">Accompagnement de l'endométriose par des interventions basées sur le numérique : une revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13èmes journées doctorales de l'association francophone de Psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Feb 2025, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262050v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant l'intention et la décision des femmes de rechercher un diagnostic pour l'endométriose : rôle de la symptomatologie, des croyances en matière de santé et de l'influence sociale</w:t>
+                <w:t xml:space="preserve">Programme d'activités physiques adaptées (APA) en numérique versus présentiel pour l'endométriose : acceptation des programmes et effets pérennes contrastés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIIeme Journées d'Etudes Francophones en Activité Physique Adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262058v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et inclusion pour des enfants avec un TSA : point de vue des enfants neurotypiques, professionnels et parents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facteurs influençant l'intention et la décision des femmes de rechercher un diagnostic pour l'endométriose : rôle de la symptomatologie, des croyances en matière de santé et de l'influence sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Handicap, du quotidien à l'exploit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone d'Etudes et de Recherche sur les Handicaps (SFERHE), Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Doctorales de l’AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831236v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'activités physiques adaptées (APA) en numérique versus présentiel pour l'endométriose : acceptation des programmes et effets pérennes contrastés ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Terrade</w:t>
+                <w:t xml:space="preserve">Activité physique et inclusion pour des enfants avec un TSA : point de vue des enfants neurotypiques, professionnels et parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIeme Journées d'Etudes Francophones en Activité Physique Adaptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Sport et Handicap, du quotidien à l'exploit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d'Etudes et de Recherche sur les Handicaps (SFERHE), Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834819v1</w:t>
+                <w:t xml:space="preserve">hal-04831236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation et évaluation d’un programme pédagogique basé sur l’activité physique et le jeu sportif à destination d’enfants ayant un Trouble du Spectre de l’Autisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Cocréation d'un programme pédagogique inclusif, basé sur l'activité physique et le jeu sportif, à destination des enfants avec TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème JEFAPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d'échange des partenaires d'EXAC·T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FHU Exac.t, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281900v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par les TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par le TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sport et TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2; IME PREFASS; Association A.B.A - Ille-et-Vilaine, Sep 2023, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">Activité Physique et TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281941v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité d’un programme numérique d’activité physique pour des femmes atteintes d’endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par le TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Implémentation et évaluation d’un programme pédagogique basé sur l’activité physique et le jeu sportif à destination d’enfants ayant un Trouble du Spectre de l’Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité Physique et TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes (France), France</w:t>
+              <w:t xml:space="preserve">XXIème JEFAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281925v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocréation d'un programme pédagogique inclusif, basé sur l'activité physique et le jeu sportif, à destination des enfants avec TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par les TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange des partenaires d'EXAC·T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FHU Exac.t, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Conférence Sport et TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2; IME PREFASS; Association A.B.A - Ille-et-Vilaine, Sep 2023, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281963v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esports for Everyone? The Case of Women’s Players Esports Career in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esports Research Network Conference (ERNC22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Media, Management &amp; Transformation Centre, Nov 2022, Jönköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05048680v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisocial and prosocial behaviours in soccer and rugby: the overriding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazal J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lefoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria University, Melbourne, Jun 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364758v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05048688v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426285v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420917v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420898v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
+                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426292v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426289v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation de compétence des adversaires et intention des joueurs de faire usage de comportements transgressifs lors de situations duelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème colloque « Football et Recherche : Prise de décision ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF), May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420936v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Réputation de compétence des adversaires et intention des joueurs de faire usage de comportements transgressifs lors de situations duelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
+              <w:t xml:space="preserve">VIIIème colloque « Football et Recherche : Prise de décision ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF), May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365969v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre le dopage : entre sentiments d’injustice et politique de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Javerlhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Joseph Fourier, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la réputation des arbitres et des adversaires influence les intentions transgressives en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International Football et Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, May 2012, Rennes, France. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi m'a t'il fait mal?&amp;quot; Rôle de la perspective personnelle et des informations situationnelles sur la perception du caractère instrumental ou hostile de l'agression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes, France. pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité des arbitres et niveau de compétition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Prises de décisions arbitrales en fonction du sexe des joueurs et de l'expertise des arbitres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de la Société Française de Psychologie du Sport (CIPS) : Les entretiens de l'INSEP [Congrès INSEP 2009]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vincennes, France</w:t>
+              <w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469927v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises de décisions arbitrales en fonction du sexe des joueurs et de l'expertise des arbitres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Sévérité des arbitres et niveau de compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque International de la Société Française de Psychologie du Sport (CIPS) : Les entretiens de l'INSEP [Congrès INSEP 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469925v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbitrage en sports collectifs: de la diversité méthodologique et théorique pour étudier la diversité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. p. 531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises de décisions arbitrales et sexe des joueurs : quels processus explicatifs des différences observées en handball?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « L'arbitrage en sports collectifs : de la diversité méthodologique et théorique pour étudier la complexité ». 13ème Congrès International de l'ACAPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. p. 537-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbitre: entre le marteau et l'enclume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « L'arbitrage en sports collectifs : de la diversité méthodologique et théorique pour étudier la complexité ».13ème Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. p. 533-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7489,504 +7623,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge par l'AP en présentiel versus via un support numérique : effets sur l'engagement des personnes souffrant d'une maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Journées d’Études Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la place de l'activité physique dans l'accompagnement des enfants ayant un TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque international du Groupement National des Centres de Ressources Autisme (GNCRA), TSA développer, partager, innover !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Merlbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le genre trouble le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde intitulée "Le sport au défi de l'égalité", dans le cadre de l'Académie d'été du DIU "Etudes sur le genre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Rennes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classroom Activity Break (CAB) in elementary school: When to use it and which behavioral benefits are obtained?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New York, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7996,302 +8130,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook on fairness and ethical behavior: best practice in sport in Europe .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Rennes 2; Université de Leicester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.180, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Léziart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Léziart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.241, 2012, 978-2867817793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8301,689 +8435,689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et évaluation d'un programme pédagogique inclusif basé sur l'activité physique et le jeu sportif à destination d'enfants ayant un trouble du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRT (Association Nationale de la Recherche et de la Technologie), 2023, 978-2-9591124-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision en football : quand l’éthique s’en mêle (s’emmêle ?) La cognition sociale comme cadre d’analyse des comportements transgressifs en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football : [actes du colloque tenu à Caen en mai 2014] / [organisé par le] Centre d'étude sport et actions motrices, CesamS, Université de Caen Normandie ; dirigé par Fabrice Dosseville et Catherine Garncarzyk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.63-77, 2017, 978-2-84133-867-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stéréotypes de sexe dans l’arbitrage des sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les stéréotypes / geneviève Cabagno, Philippe Castel, Corentin Clément-Guillotin, Marie-Françoise Lacassagne, Nicolas Margas, Rodolphe Perchot, Olivier Rascle, François Ruchaud, Philippe Sarrazin, Nicolas Souchon, Damien Tessier, David Trouilloud, Coordonné par Paul Fontayne et Aïna Chalabaev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Revue EPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-90, 2016, 9782867135507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle sportive : application, transgression ou adaptation ? Le point de vue de la psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La règle sportive / Yvon Léziart, Genevieve Cabagno, Monique Loquet, Jean Trohel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2012, 978-2867817793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conduites agressives des jeunes pratiquants sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Schneider, S. Normand, M. Allès-Jardel, M.A. Provost, &amp; G.M. Tarabulski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduites agressives chez l'enfant: Perspectives développementales et psychosociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l' Université du Québec, pp. 243-269, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et performance : l'apport des programmes de réattribution en contexte sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Paquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du contrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, pp. 169-187, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8993,131 +9127,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongez dans l'univers des doctorants DIGISPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9264,51 +9398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Terrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/71859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2569791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902241290042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12587" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Marbac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211067230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.10.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.01.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/20120036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Livingstone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200903250476" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pantal&#233;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902874729" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traclet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rascle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ma&#239;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC51DX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.106.1.234-240" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SERS.0000049233.28353.f0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM7TMGLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469927v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethics4sports.eu/en/documents/e4s_electronic_handbook_on_fairness_170904.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440234v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2026.2637497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Terrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2569791" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/71859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902241290042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12587" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Marbac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211067230" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.10.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.01.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/20120036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Livingstone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200903250476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pantal&#233;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902874729" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rascle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ma&#239;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.106.1.234-240" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC51DX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SERS.0000049233.28353.f0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM7TMGLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831236v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Collet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469925v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethics4sports.eu/en/documents/e4s_electronic_handbook_on_fairness_170904.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>