--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -234,888 +234,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Body Mass Index classes define our self-perceptions? Analysis of global, multidimensional, and physical self-esteem in women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endometriosis Support and Development of Digital Technology–Based Interventions: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Moyon</w:t>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Foll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Somat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03630242.2025.2503299⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e71859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/71859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066320v1</w:t>
+                <w:t xml:space="preserve">hal-05315251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of a physical activity program using a digital tool in the management of endometriosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+                <w:t xml:space="preserve">Mesurer l’autorégulation émotionnelle d’élèves d’école primaire dans le cadre d’un programme de pauses actives : une étude mixte associée à une triangulation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Terrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+                <w:t xml:space="preserve">Claudia Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2569791⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2024036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301964v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometriosis Support and Development of Digital Technology–Based Interventions: Systematic Review</w:t>
+                <w:t xml:space="preserve">Acceptability of a physical activity program using a digital tool in the management of endometriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Somat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Florence Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/71859⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2569791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315251v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l’autorégulation émotionnelle d’élèves d’école primaire dans le cadre d’un programme de pauses actives : une étude mixte associée à une triangulation des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Body Mass Index classes define our self-perceptions? Analysis of global, multidimensional, and physical self-esteem in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Verret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2024036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2025.2503299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926268v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global self-esteem and degree of overweight/obesity: are they linked in the adult population? A systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comfortable in my skin, cozy with who I am? Exploring the link between BMI class and body dissatisfaction, appearance investment, and body appreciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2407082⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-024-06918-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711901v1</w:t>
+                <w:t xml:space="preserve">hal-04790003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfortable in my skin, cozy with who I am? Exploring the link between BMI class and body dissatisfaction, appearance investment, and body appreciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Moyon</w:t>
+                <w:t xml:space="preserve">The construction of esports careers in France: Are there gender-based inequalities right from the start?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-024-06918-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10126902241290042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04790003v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of esports careers in France: Are there gender-based inequalities right from the start?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global self-esteem and degree of overweight/obesity: are they linked in the adult population? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Borkowski</w:t>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Besombes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (44), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10126902241290042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2407082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926256v1</w:t>
+                <w:t xml:space="preserve">hal-04711901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,77 +1153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of classroom physical activity breaks on the behavioural and emotional self‐regulation of students with behavioural difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.147-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1287,64 +1287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 86 (112), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Marbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1526,308 +1526,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being one of us: Translating expertise into performance benefits following perceived failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.010⟩</w:t>
+              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486407v1</w:t>
+                <w:t xml:space="preserve">hal-02363680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
+                <w:t xml:space="preserve">Being one of us: Translating expertise into performance benefits following perceived failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lechaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pete Coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.105 - 113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363680v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived motivational climate and unit cohesion: The case of French soldiers in training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Variables in Active Overweight/Obese Men and Sedentary Overweight/Obese Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Maio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3747,515 +3747,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor and victim perspective-related differences in the perceived legitimacy of aggression in soccer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l'arbitrage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traclet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Dosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 106, pp.234-240</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00440232v1</w:t>
+                <w:t xml:space="preserve">halshs-00440233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor and Victim Perspective-Related Differences in Perceived Legitimacy of Aggression in Soccer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l’arbitrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Coulomb-Cabagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+                <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 106 (1), pp.234-240. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.32-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/pms.106.1.234-240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280517v1</w:t>
+                <w:t xml:space="preserve">hal-04280516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l'arbitrage?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggressor and victim perspective-related differences in the perceived legitimacy of aggression in soccer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dosseville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23, pp.32-34</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106, pp.234-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440233v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l’arbitrage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggressor and Victim Perspective-Related Differences in Perceived Legitimacy of Aggression in Soccer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Coulomb-Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.003⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106 (1), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pms.106.1.234-240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04280516v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Sports Players' Observed Aggresion as a Function of Gender, Competitive Level, and Sport Type</w:t>
               </w:r>
@@ -4357,51 +4357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referees' Decision Making in Handball and Transgressive Behaviors: Influence of Stereotypes About Gender of Players?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,804 +4499,804 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale des effets d’un programme d’activités physiques en présentiel ou digital sur la qualité de vie et la motivation de patientes atteintes d'endométriose</w:t>
+                <w:t xml:space="preserve">Accompagnement de l'endométriose par des interventions basées sur le numérique : une revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13èmes journées doctorales de l'association francophone de Psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Feb 2025, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262050v1</w:t>
+                <w:t xml:space="preserve">hal-04964536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement de l'endométriose par des interventions basées sur le numérique : une revue systématique</w:t>
+                <w:t xml:space="preserve">Étude longitudinale des effets d’un programme d’activités physiques en présentiel ou digital sur la qualité de vie et la motivation de patientes atteintes d'endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées doctorales de l'association francophone de Psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Feb 2025, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964536v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'activités physiques adaptées (APA) en numérique versus présentiel pour l'endométriose : acceptation des programmes et effets pérennes contrastés ?</w:t>
+                <w:t xml:space="preserve">Facteurs influençant l'intention et la décision des femmes de rechercher un diagnostic pour l'endométriose : rôle de la symptomatologie, des croyances en matière de santé et de l'influence sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIeme Journées d'Etudes Francophones en Activité Physique Adaptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Doctorales de l’AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834819v1</w:t>
+                <w:t xml:space="preserve">hal-05262058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant l'intention et la décision des femmes de rechercher un diagnostic pour l'endométriose : rôle de la symptomatologie, des croyances en matière de santé et de l'influence sociale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité physique et inclusion pour des enfants avec un TSA : point de vue des enfants neurotypiques, professionnels et parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sport et Handicap, du quotidien à l'exploit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d'Etudes et de Recherche sur les Handicaps (SFERHE), Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262058v1</w:t>
+                <w:t xml:space="preserve">hal-04831236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et inclusion pour des enfants avec un TSA : point de vue des enfants neurotypiques, professionnels et parents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+                <w:t xml:space="preserve">Programme d'activités physiques adaptées (APA) en numérique versus présentiel pour l'endométriose : acceptation des programmes et effets pérennes contrastés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Handicap, du quotidien à l'exploit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone d'Etudes et de Recherche sur les Handicaps (SFERHE), Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">XXIIeme Journées d'Etudes Francophones en Activité Physique Adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831236v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocréation d'un programme pédagogique inclusif, basé sur l'activité physique et le jeu sportif, à destination des enfants avec TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation et évaluation d’un programme pédagogique basé sur l’activité physique et le jeu sportif à destination d’enfants ayant un Trouble du Spectre de l’Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Collet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange des partenaires d'EXAC·T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FHU Exac.t, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">XXIème JEFAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281963v1</w:t>
+                <w:t xml:space="preserve">hal-04281900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par le TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par les TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Collet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité Physique et TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes (France), France</w:t>
+              <w:t xml:space="preserve">Conférence Sport et TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2; IME PREFASS; Association A.B.A - Ille-et-Vilaine, Sep 2023, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281925v1</w:t>
+                <w:t xml:space="preserve">hal-04281941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité d’un programme numérique d’activité physique pour des femmes atteintes d’endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5328,260 +5328,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation et évaluation d’un programme pédagogique basé sur l’activité physique et le jeu sportif à destination d’enfants ayant un Trouble du Spectre de l’Autisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cocréation d'un programme pédagogique inclusif, basé sur l'activité physique et le jeu sportif, à destination des enfants avec TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Collet</w:t>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème JEFAPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d'échange des partenaires d'EXAC·T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FHU Exac.t, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281900v1</w:t>
+                <w:t xml:space="preserve">hal-04281963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par les TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par le TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Collet</w:t>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sport et TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2; IME PREFASS; Association A.B.A - Ille-et-Vilaine, Sep 2023, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">Activité Physique et TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281941v1</w:t>
+                <w:t xml:space="preserve">hal-04281925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esports for Everyone? The Case of Women’s Players Esports Career in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5613,83 +5613,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05048688v1</w:t>
+                <w:t xml:space="preserve">halshs-05048680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisocial and prosocial behaviours in soccer and rugby: the overriding roles of coaches and sport values</w:t>
               </w:r>
@@ -5855,364 +5855,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05048680v1</w:t>
+                <w:t xml:space="preserve">hal-02364758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364758v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420898v1</w:t>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
               </w:r>
@@ -6224,51 +6224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6287,579 +6287,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420917v1</w:t>
+                <w:t xml:space="preserve">hal-02420898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
+              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365969v1</w:t>
+                <w:t xml:space="preserve">hal-02426292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Pardo</w:t>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426292v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
+                <w:t xml:space="preserve">Réputation de compétence des adversaires et intention des joueurs de faire usage de comportements transgressifs lors de situations duelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">VIIIème colloque « Football et Recherche : Prise de décision ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF), May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426289v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation de compétence des adversaires et intention des joueurs de faire usage de comportements transgressifs lors de situations duelles</w:t>
+                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème colloque « Football et Recherche : Prise de décision ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF), May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420936v1</w:t>
+                <w:t xml:space="preserve">hal-02365969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre le dopage : entre sentiments d’injustice et politique de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Javerlhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,558 +6986,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
+                <w:t xml:space="preserve">Pourquoi m'a t'il fait mal?&amp;quot; Rôle de la perspective personnelle et des informations situationnelles sur la perception du caractère instrumental ou hostile de l'agression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes, France. pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426332v1</w:t>
+                <w:t xml:space="preserve">hal-02426343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi m'a t'il fait mal?&amp;quot; Rôle de la perspective personnelle et des informations situationnelles sur la perception du caractère instrumental ou hostile de l'agression</w:t>
+                <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes, France. pp.290-291</w:t>
+              <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426343v1</w:t>
+                <w:t xml:space="preserve">hal-02426332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises de décisions arbitrales en fonction du sexe des joueurs et de l'expertise des arbitres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'arbitrage en sports collectifs: de la diversité méthodologique et théorique pour étudier la diversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès International de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. p. 531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469925v1</w:t>
+                <w:t xml:space="preserve">halshs-00440238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité des arbitres et niveau de compétition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+                <w:t xml:space="preserve">Prises de décisions arbitrales et sexe des joueurs : quels processus explicatifs des différences observées en handball?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de la Société Française de Psychologie du Sport (CIPS) : Les entretiens de l'INSEP [Congrès INSEP 2009]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vincennes, France</w:t>
+              <w:t xml:space="preserve">Symposium « L'arbitrage en sports collectifs : de la diversité méthodologique et théorique pour étudier la complexité ». 13ème Congrès International de l'ACAPS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. p. 537-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469927v1</w:t>
+                <w:t xml:space="preserve">halshs-00440237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbitrage en sports collectifs: de la diversité méthodologique et théorique pour étudier la diversité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sévérité des arbitres et niveau de compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès International de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France. p. 531</w:t>
+              <w:t xml:space="preserve">Colloque International de la Société Française de Psychologie du Sport (CIPS) : Les entretiens de l'INSEP [Congrès INSEP 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00440238v1</w:t>
+                <w:t xml:space="preserve">hal-01469927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises de décisions arbitrales et sexe des joueurs : quels processus explicatifs des différences observées en handball?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Souchon</w:t>
+                <w:t xml:space="preserve">Prises de décisions arbitrales en fonction du sexe des joueurs et de l'expertise des arbitres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « L'arbitrage en sports collectifs : de la diversité méthodologique et théorique pour étudier la complexité ». 13ème Congrès International de l'ACAPS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France. p. 537-538</w:t>
+              <w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00440237v1</w:t>
+                <w:t xml:space="preserve">hal-01469925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbitre: entre le marteau et l'enclume.</w:t>
               </w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Journées d’Études Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7732,64 +7732,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la place de l'activité physique dans l'accompagnement des enfants ayant un TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7840,64 +7840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8017,51 +8017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classroom Activity Break (CAB) in elementary school: When to use it and which behavioral benefits are obtained?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8449,77 +8449,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et évaluation d'un programme pédagogique inclusif basé sur l'activité physique et le jeu sportif à destination d'enfants ayant un trouble du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRT (Association Nationale de la Recherche et de la Technologie), 2023, 978-2-9591124-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8570,51 +8570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football : [actes du colloque tenu à Caen en mai 2014] / [organisé par le] Centre d'étude sport et actions motrices, CesamS, Université de Caen Normandie ; dirigé par Fabrice Dosseville et Catherine Garncarzyk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.63-77, 2017, 978-2-84133-867-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8823,307 +8823,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conduites agressives des jeunes pratiquants sportifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle et performance : l'apport des programmes de réattribution en contexte sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conduites agressives chez l'enfant: Perspectives développementales et psychosociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l' Université du Québec, pp. 243-269, 2009</w:t>
+              <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00440235v1</w:t>
+                <w:t xml:space="preserve">hal-02364687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle et performance : l'apport des programmes de réattribution en contexte sportif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
+                <w:t xml:space="preserve">Contrôle et performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Paquet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
+              <w:t xml:space="preserve">Psychologie du contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Université, pp. 169-187, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364687v1</w:t>
+                <w:t xml:space="preserve">halshs-00440234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle et performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conduites agressives des jeunes pratiquants sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Y. Paquet. </w:t>
+              <w:t xml:space="preserve">B. Schneider, S. Normand, M. Allès-Jardel, M.A. Provost, &amp; G.M. Tarabulski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du contrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Université, pp. 169-187, 2009</w:t>
+              <w:t xml:space="preserve">Conduites agressives chez l'enfant: Perspectives développementales et psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l' Université du Québec, pp. 243-269, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440234v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9167,51 +9167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9398,51 +9398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2026.2637497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Terrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2569791" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/71859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902241290042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12587" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Marbac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211067230" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.10.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.01.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/20120036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Livingstone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200903250476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pantal&#233;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902874729" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rascle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ma&#239;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.106.1.234-240" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC51DX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SERS.0000049233.28353.f0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM7TMGLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831236v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Collet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469925v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethics4sports.eu/en/documents/e4s_electronic_handbook_on_fairness_170904.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2026.2637497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Terrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/71859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2569791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902241290042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12587" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Marbac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211067230" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.10.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.01.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/20120036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Livingstone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200903250476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pantal&#233;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902874729" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rascle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ma&#239;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC51DX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.106.1.234-240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SERS.0000049233.28353.f0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM7TMGLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Collet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethics4sports.eu/en/documents/e4s_electronic_handbook_on_fairness_170904.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>