--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -468,7152 +468,8990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of a physical activity program using a digital tool in the management of endometriosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Terrade</w:t>
+                <w:t xml:space="preserve">Teachers’ Perceived Effects of Classroom Physical Activity Breaks on Students’ Self-Regulation: A Mixed-Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+              <w:t xml:space="preserve">Journal of Research in Childhood Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2569791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02568543.2025.2472863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301964v1</w:t>
+                <w:t xml:space="preserve">hal-05616350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Body Mass Index classes define our self-perceptions? Analysis of global, multidimensional, and physical self-esteem in women</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptability of a physical activity program using a digital tool in the management of endometriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03630242.2025.2503299⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2569791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066320v1</w:t>
+                <w:t xml:space="preserve">hal-05301964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfortable in my skin, cozy with who I am? Exploring the link between BMI class and body dissatisfaction, appearance investment, and body appreciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Do Body Mass Index classes define our self-perceptions? Analysis of global, multidimensional, and physical self-esteem in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Women and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-024-06918-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03630242.2025.2503299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790003v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of esports careers in France: Are there gender-based inequalities right from the start?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+                <w:t xml:space="preserve">Comfortable in my skin, cozy with who I am? Exploring the link between BMI class and body dissatisfaction, appearance investment, and body appreciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10126902241290042⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-024-06918-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926256v1</w:t>
+                <w:t xml:space="preserve">hal-04790003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global self-esteem and degree of overweight/obesity: are they linked in the adult population? A systematic review and meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brun</w:t>
+                <w:t xml:space="preserve">The construction of esports careers in France: Are there gender-based inequalities right from the start?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2407082⟩</w:t>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10126902241290042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04711901v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global self-esteem and degree of overweight/obesity: are they linked in the adult population? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (44), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2407082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936012v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of classroom physical activity breaks on the behavioural and emotional self‐regulation of students with behavioural difficulties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mettre en place des pauses actives à l'école primaire pour soutenir l'auto-régulation des élèves, en particulier ceux qui présentent des difficultés comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Foucade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.4-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823708v1</w:t>
+                <w:t xml:space="preserve">hal-05616388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il se confronter à meilleur que soi ? Effets de l’intensité de la comparaison sociale ascendante sur l’évaluation de soi et la performance motrice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités de genres dans l'esport : virtuelles ou réelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Charrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823670v1</w:t>
+                <w:t xml:space="preserve">hal-03936012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in Middle-Schoolers’ Performance and Motivation to Practice: An Experimental Investigation of Accurate Feedback in a Motor Task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of classroom physical activity breaks on the behavioural and emotional self‐regulation of students with behavioural difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sage Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/21582440211067230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-3802.12587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823694v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Faut-il se confronter à meilleur que soi ? Effets de l’intensité de la comparaison sociale ascendante sur l’évaluation de soi et la performance motrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.10.010⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (112), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2021009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02363680v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being one of us: Translating expertise into performance benefits following perceived failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Improvements in Middle-Schoolers’ Performance and Motivation to Practice: An Experimental Investigation of Accurate Feedback in a Motor Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pete Coffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.010⟩</w:t>
+              <w:t xml:space="preserve">Sage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/21582440211067230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03486407v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived motivational climate and unit cohesion: The case of French soldiers in training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Being one of us: Translating expertise into performance benefits following perceived failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08995605.2019.1598219⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.105 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363705v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Oxygen Consumption and Composite Indices of Femoral Neck Strength in a Group of Young Overweight and Obese Men</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420173v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Variables in Active Overweight/Obese Men and Sedentary Overweight/Obese Men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Perceived motivational climate and unit cohesion: The case of French soldiers in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.233-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2019.1598219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420168v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du niveau d’activité physique sur les paramètres osseux chez des jeunes hommes en surcharge pondérale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Maximal Oxygen Consumption and Composite Indices of Femoral Neck Strength in a Group of Young Overweight and Obese Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César El Khoury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.310-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586402v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of competition level on referees’ decision-making in handball</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Bone Variables in Active Overweight/Obese Men and Sedentary Overweight/Obese Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15534510.2016.1259656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468278v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation de l'arbitre et intentions agressives en basket-ball : effet modérateur du sexe des joueurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence du niveau d’activité physique sur les paramètres osseux chez des jeunes hommes en surcharge pondérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (184), pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420234v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of competition level on referees’ decision-making in handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew G. Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/20120036⟩</w:t>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.246-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2016.1259656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420214v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees’ Decision-Making and Player Gender: The Moderating Role of the Type of Situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Réputation de l'arbitre et intentions agressives en basket-ball : effet modérateur du sexe des joueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.22-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890889v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor-Victim Dissent in Perceived Legitimacy of Aggression in Soccer: The Moderating Role of Situational Background</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carrie Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2010.10599682⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/20120036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469897v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age differences in individuals' cognitive and behavioral moral functioning responses in male soccer teams.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Referees’ Decision-Making and Player Gender: The Moderating Role of the Type of Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21, pp.49-63</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 22 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10413200903250476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440231v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggression in Soccer : An Examination of Accounts Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Aggressor-Victim Dissent in Perceived Legitimacy of Aggression in Soccer: The Moderating Role of Situational Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Petrucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.398-402</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 81 (3), pp.340-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2010.10599682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469901v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees' use of heuristics: The moderating impact of standard of competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Aggression in Soccer : An Examination of Accounts Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.398-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420257v1</w:t>
+                <w:t xml:space="preserve">hal-01469901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggression in soccer: An exploratory study of accounts preference.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Age differences in individuals' cognitive and behavioral moral functioning responses in male soccer teams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pantaléon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80(2), pp.398-402</w:t>
+              <w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440230v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor-victim dissent in perceived legitimacy of aggression in soccer : the moderating rôle of situational background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Referees' use of heuristics: The moderating impact of standard of competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rascle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Maio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (7), pp.695-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902874729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440229v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referees' Decision Making about Transgressions: The Influence of Player Gender at the Highest National Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno Geneviéve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Women Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (4), pp.445-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-6402.2009.01522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees' use of heuristics : The moderating impact of level of competition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Aggression in soccer: An exploratory study of accounts preference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maïo</w:t>
+                <w:t xml:space="preserve">N. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Trouilloud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27(7), pp.695-700</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80(2), pp.398-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440227v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l'arbitrage?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Aggressor-victim dissent in perceived legitimacy of aggression in soccer : the moderating rôle of situational background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23, pp.32-34</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00440233v1</w:t>
+                <w:t xml:space="preserve">halshs-00440229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l’arbitrage ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Referees' use of heuristics : The moderating impact of level of competition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maïo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
+                <w:t xml:space="preserve">D. Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27(7), pp.695-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04280516v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor and victim perspective-related differences in the perceived legitimacy of aggression in soccer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l'arbitrage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 106, pp.234-240</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440232v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressor and Victim Perspective-Related Differences in Perceived Legitimacy of Aggression in Soccer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sexe des joueurs et blessures en handball : influence de l’arbitrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.32-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/pms.106.1.234-240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04280517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team Sports Players' Observed Aggresion as a Function of Gender, Competitive Level, and Sport Type</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Aggressor and Victim Perspective-Related Differences in Perceived Legitimacy of Aggression in Soccer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Coulomb-Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0021-9029.2006.00090.x⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106 (1), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pms.106.1.234-240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156907v1</w:t>
+                <w:t xml:space="preserve">hal-04280517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aggressor and victim perspective-related differences in the perceived legitimacy of aggression in soccer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptual and Motor Skill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106, pp.234-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Sports Players' Observed Aggresion as a Function of Gender, Competitive Level, and Sport Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (8), pp.1980-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0021-9029.2006.00090.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes d'intervention attributionnelle en contexte sportif : revue de littérature et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Referees' Decision Making in Handball and Transgressive Behaviors: Influence of Stereotypes About Gender of Players?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulomb-Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex Roles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 51 (7/8), pp.445-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:SERS.0000049233.28353.f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceived motivational climate and aggression as a function of competitive level in youth male french handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsarte Aymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of sport of behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (1), pp.51-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggression in youth handball : relationships between goal orientations and induced motivational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communications verbales d'entraineurs et comportements d'agression de jeunes joueurs en handball: quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AVANTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.24-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement de l'endométriose par des interventions basées sur le numérique : une revue systématique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">L'esport, un domaine inclusif ? Mise en perspective des violences sexistes et sexuelles subies tout au long des carrières esportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées doctorales de l'association francophone de Psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Feb 2025, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964536v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale des effets d’un programme d’activités physiques en présentiel ou digital sur la qualité de vie et la motivation de patientes atteintes d'endométriose</w:t>
+                <w:t xml:space="preserve">Accompagnement de l'endométriose par des interventions basées sur le numérique : une revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13èmes journées doctorales de l'association francophone de Psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Feb 2025, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262050v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant l'intention et la décision des femmes de rechercher un diagnostic pour l'endométriose : rôle de la symptomatologie, des croyances en matière de santé et de l'influence sociale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les carrières esportives : entre autonomie explicative et contraintes externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès International de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims (Université de Reims-Champagne-Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262058v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et inclusion pour des enfants avec un TSA : point de vue des enfants neurotypiques, professionnels et parents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+                <w:t xml:space="preserve">Faire carrière dans un espace faiblement cadré : entre incertitude et sélection informelle pour les esportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Handicap, du quotidien à l'exploit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone d'Etudes et de Recherche sur les Handicaps (SFERHE), Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Sciences Sociales Sports et Corps; L'équipe Santé, éducation, situations de handicap; L'équipe Apsy-V, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831236v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'activités physiques adaptées (APA) en numérique versus présentiel pour l'endométriose : acceptation des programmes et effets pérennes contrastés ?</w:t>
+                <w:t xml:space="preserve">Étude longitudinale des effets d’un programme d’activités physiques en présentiel ou digital sur la qualité de vie et la motivation de patientes atteintes d'endométriose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIeme Journées d'Etudes Francophones en Activité Physique Adaptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834819v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation et évaluation d’un programme pédagogique basé sur l’activité physique et le jeu sportif à destination d’enfants ayant un Trouble du Spectre de l’Autisme</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facteurs influençant l'intention et la décision des femmes de rechercher un diagnostic pour l'endométriose : rôle de la symptomatologie, des croyances en matière de santé et de l'influence sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inas Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème JEFAPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Doctorales de l’AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281900v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par les TSA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+                <w:t xml:space="preserve">We won't take you on the team because you're a girl&amp;quot;: Subtle and Overt Discrimination in the Career of French Women Esports Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sport et TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2; IME PREFASS; Association A.B.A - Ille-et-Vilaine, Sep 2023, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">7th Annual Sport &amp; Discrimination Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C3S; Université de Franche-Comté, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281941v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité d’un programme numérique d’activité physique pour des femmes atteintes d’endométriose</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Activité physique et inclusion pour des enfants avec un TSA : point de vue des enfants neurotypiques, professionnels et parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">Sport et Handicap, du quotidien à l'exploit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d'Etudes et de Recherche sur les Handicaps (SFERHE), Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360961v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocréation d'un programme pédagogique inclusif, basé sur l'activité physique et le jeu sportif, à destination des enfants avec TSA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+                <w:t xml:space="preserve">Programme d'activités physiques adaptées (APA) en numérique versus présentiel pour l'endométriose : acceptation des programmes et effets pérennes contrastés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange des partenaires d'EXAC·T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FHU Exac.t, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">XXIIeme Journées d'Etudes Francophones en Activité Physique Adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281963v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par le TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Implémentation et évaluation d’un programme pédagogique basé sur l’activité physique et le jeu sportif à destination d’enfants ayant un Trouble du Spectre de l’Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité Physique et TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes (France), France</w:t>
+              <w:t xml:space="preserve">XXIème JEFAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281925v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esports for Everyone? The Case of Women’s Players Esports Career in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une socialisation genrée à l’esport ? Conditions d’accès, acceptation sociale et contraintes dans le parcours des esportifs·ves français·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esports Research Network Conference (ERNC22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Media, Management &amp; Transformation Centre, Nov 2022, Jönköping, Sweden</w:t>
+              <w:t xml:space="preserve">XXème Colloque ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims (Université de Reims-Champagne-Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981643v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par les TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">Conférence Sport et TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2; IME PREFASS; Association A.B.A - Ille-et-Vilaine, Sep 2023, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05048680v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisocial and prosocial behaviours in soccer and rugby: the overriding roles of coaches and sport values</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+                <w:t xml:space="preserve">Prendre en charge l’obésité en structure sport-santé : résultats préliminaires des effets d’un programme d’APA sur l’évolution de l’estime de soi et l’image corporelle chez une population de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Science and Football</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria University, Melbourne, Jun 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">XXièmes Journées d’Etudes Francophones en Activités Physiques Adaptées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426283v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+                <w:t xml:space="preserve">Quelles mesures de la toxicité dans les pratiques compétitives ? Une méthode mixte de recherche des comportements toxiques au sein des compétitions esportives en présentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">14ème Colloque du REDESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REDESP; Université d'Artois, May 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364758v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Estime de soi et image corporelle - négative et positive - dans le cadre d’une prise en charge en Activité Physique Adaptée (APA) : une évolution contrastée au cours du temps chez une population de femmes en obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">XXème Colloque ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims (Université de Reims-Champagne-Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05048688v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">If self-esteem and BMI are not linearly related: does BMI class define our self-perception? Analysis of global, multidimensional and physical self-esteem with women in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">30ème European Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420917v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cocréation d'un programme pédagogique inclusif, basé sur l'activité physique et le jeu sportif, à destination des enfants avec TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">Journée d'échange des partenaires d'EXAC·T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FHU Exac.t, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426285v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Inclusion et bienfaits du sport pour les personnes concernées par le TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">Activité Physique et TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420898v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Acceptabilité d’un programme numérique d’activité physique pour des femmes atteintes d’endométriose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426292v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esport for Everyone ? The Case of Women's Players Esports Career in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">Esports Research Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esport Research Network (ERN), Nov 2022, Jönköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426289v1</w:t>
+                <w:t xml:space="preserve">hal-05617390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation de compétence des adversaires et intention des joueurs de faire usage de comportements transgressifs lors de situations duelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+                <w:t xml:space="preserve">Esport et genre : des conditions d’accès à la pratique inégalitaires entre hommes et femmes en Bretagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème colloque « Football et Recherche : Prise de décision ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF), May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">11ème congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) : « Dire, faire et analyser : la sociologie du sport face au langage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes (Université Rennes 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420936v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Esports for Everyone? The Case of Women’s Players Esports Career in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
+              <w:t xml:space="preserve">Esports Research Network Conference (ERNC22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Media, Management &amp; Transformation Centre, Nov 2022, Jönköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365969v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre le dopage : entre sentiments d’injustice et politique de prévention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+                <w:t xml:space="preserve">Les pauses actives : effets sur l’auto-régulation émotionnelle et comportementale des élèves présentant des difficultés comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verret, Claudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Joseph Fourier, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque JEFAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426317v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la réputation des arbitres et des adversaires influence les intentions transgressives en football</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
+                <w:t xml:space="preserve">Accompagnement des enfants ayant un Trouble du Spectre de l’Autisme : quelle place pour l’activité physique et le jeu sportif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International Football et Recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, May 2012, Rennes, France. pp.83-84</w:t>
+              <w:t xml:space="preserve">Colloque JEFAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426323v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi m'a t'il fait mal?&amp;quot; Rôle de la perspective personnelle et des informations situationnelles sur la perception du caractère instrumental ou hostile de l'agression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes, France. pp.290-291</w:t>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426343v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Antisocial and prosocial behaviours in soccer and rugby: the overriding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rascle</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazal J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lefoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">9th World Congress on Science and Football</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Melbourne, Jun 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426332v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbitrage en sports collectifs: de la diversité méthodologique et théorique pour étudier la diversité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès International de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France. p. 531</w:t>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440238v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises de décisions arbitrales et sexe des joueurs : quels processus explicatifs des différences observées en handball?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Traclet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « L'arbitrage en sports collectifs : de la diversité méthodologique et théorique pour étudier la complexité ». 13ème Congrès International de l'ACAPS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France. p. 537-538</w:t>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440237v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité des arbitres et niveau de compétition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de la Société Française de Psychologie du Sport (CIPS) : Les entretiens de l'INSEP [Congrès INSEP 2009]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vincennes, France</w:t>
+              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469927v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises de décisions arbitrales en fonction du sexe des joueurs et de l'expertise des arbitres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469925v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réputation de compétence des adversaires et intention des joueurs de faire usage de comportements transgressifs lors de situations duelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème colloque « Football et Recherche : Prise de décision ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF), May 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre le dopage : entre sentiments d’injustice et politique de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Javerlhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, Oct 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la réputation des arbitres et des adversaires influence les intentions transgressives en football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque International Football et Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, May 2012, Rennes, France. pp.83-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi m'a t'il fait mal?&amp;quot; Rôle de la perspective personnelle et des informations situationnelles sur la perception du caractère instrumental ou hostile de l'agression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès International de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes, France. pp.290-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sévérité des arbitres et niveau de compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de la Société Française de Psychologie du Sport (CIPS) : Les entretiens de l'INSEP [Congrès INSEP 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vincennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prises de décisions arbitrales en fonction du sexe des joueurs et de l'expertise des arbitres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbitrage en sports collectifs: de la diversité méthodologique et théorique pour étudier la diversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Congrès International de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. p. 531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prises de décisions arbitrales et sexe des joueurs : quels processus explicatifs des différences observées en handball?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « L'arbitrage en sports collectifs : de la diversité méthodologique et théorique pour étudier la complexité ». 13ème Congrès International de l'ACAPS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. p. 537-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'arbitre: entre le marteau et l'enclume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « L'arbitrage en sports collectifs : de la diversité méthodologique et théorique pour étudier la complexité ».13ème Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. p. 533-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7623,504 +9461,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge par l'AP en présentiel versus via un support numérique : effets sur l'engagement des personnes souffrant d'une maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Journées d’Études Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la place de l'activité physique dans l'accompagnement des enfants ayant un TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque international du Groupement National des Centres de Ressources Autisme (GNCRA), TSA développer, partager, innover !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Quand le genre trouble le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Merlbourne, Australia</w:t>
+              <w:t xml:space="preserve">Table ronde intitulée "Le sport au défi de l'égalité", dans le cadre de l'Académie d'été du DIU "Etudes sur le genre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364779v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le genre trouble le sport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde intitulée "Le sport au défi de l'égalité", dans le cadre de l'Académie d'été du DIU "Etudes sur le genre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France. 2019</w:t>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Merlbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420878v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classroom Activity Break (CAB) in elementary school: When to use it and which behavioral benefits are obtained?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New York, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8130,302 +9968,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook on fairness and ethical behavior: best practice in sport in Europe .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Rennes 2; Université de Leicester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.180, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Léziart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Léziart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.241, 2012, 978-2867817793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8435,823 +10273,823 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et évaluation d'un programme pédagogique inclusif basé sur l'activité physique et le jeu sportif à destination d'enfants ayant un trouble du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRT (Association Nationale de la Recherche et de la Technologie), 2023, 978-2-9591124-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision en football : quand l’éthique s’en mêle (s’emmêle ?) La cognition sociale comme cadre d’analyse des comportements transgressifs en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football : [actes du colloque tenu à Caen en mai 2014] / [organisé par le] Centre d'étude sport et actions motrices, CesamS, Université de Caen Normandie ; dirigé par Fabrice Dosseville et Catherine Garncarzyk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.63-77, 2017, 978-2-84133-867-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stéréotypes de sexe dans l’arbitrage des sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les stéréotypes / geneviève Cabagno, Philippe Castel, Corentin Clément-Guillotin, Marie-Françoise Lacassagne, Nicolas Margas, Rodolphe Perchot, Olivier Rascle, François Ruchaud, Philippe Sarrazin, Nicolas Souchon, Damien Tessier, David Trouilloud, Coordonné par Paul Fontayne et Aïna Chalabaev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Revue EPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-90, 2016, 9782867135507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle sportive : application, transgression ou adaptation ? Le point de vue de la psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La règle sportive / Yvon Léziart, Genevieve Cabagno, Monique Loquet, Jean Trohel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2012, 978-2867817793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle et performance : l'apport des programmes de réattribution en contexte sportif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les conduites agressives des jeunes pratiquants sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Schneider, S. Normand, M. Allès-Jardel, M.A. Provost, &amp; G.M. Tarabulski. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
+              <w:t xml:space="preserve">Conduites agressives chez l'enfant: Perspectives développementales et psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l' Université du Québec, pp. 243-269, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364687v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Paquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du contrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, pp. 169-187, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conduites agressives des jeunes pratiquants sportifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Contrôle et performance : l'apport des programmes de réattribution en contexte sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conduites agressives chez l'enfant: Perspectives développementales et psychosociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l' Université du Québec, pp. 243-269, 2009</w:t>
+              <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440235v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongez dans l'univers des doctorants DIGISPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivizio Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabagno, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Terrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9398,51 +11236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2026.2637497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Terrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/71859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2569791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902241290042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12587" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Marbac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211067230" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.10.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.01.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/20120036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Livingstone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200903250476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pantal&#233;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902874729" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rascle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ma&#239;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC51DX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.106.1.234-240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SERS.0000049233.28353.f0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM7TMGLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Collet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethics4sports.eu/en/documents/e4s_electronic_handbook_on_fairness_170904.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inas Redjem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2026.2637497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Terrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/71859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chesnais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02568543.2025.2472863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2569791" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borkowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902241290042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Marbac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211067230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.09.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.01.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/20120036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Livingstone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200903250476" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pantal&#233;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902874729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traclet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rascle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souchon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ma&#239;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.12.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC51DX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.106.1.234-240" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SERS.0000049233.28353.f0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM7TMGLB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsarte Aymeric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pfister" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Collet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05617390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verret, Claudia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469927v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420878v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420270v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethics4sports.eu/en/documents/e4s_electronic_handbook_on_fairness_170904.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440235v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440234v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Foll" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391560v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>