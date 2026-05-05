--- v1 (2026-03-29)
+++ v2 (2026-05-05)
@@ -634,183 +634,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire silence : le silence comme expérience initiatique dans l’œuvre de Teresa Margolles</w:t>
+                <w:t xml:space="preserve">« Quiero nombrar las voces de las historias que ocurren aquí » : poétique du deuil et nécroécriture dans Antígona González de Sara Uribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Aux confins du silence : langages et métamorphoses du silence dans le monde hispanophone du Moyen Âge à nos jours, 22, </w:t>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (Deuil et mémoire en Amérique latine Émergences sociales, élaborations narratives et artistiques), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/143eu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15mno⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110181v2</w:t>
+                <w:t xml:space="preserve">hal-05494975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quiero nombrar las voces de las historias que ocurren aquí » : poétique du deuil et nécroécriture dans Antígona González de Sara Uribe</w:t>
+                <w:t xml:space="preserve">Faire silence : le silence comme expérience initiatique dans l’œuvre de Teresa Margolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (Deuil et mémoire en Amérique latine Émergences sociales, élaborations narratives et artistiques), </w:t>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Aux confins du silence : langages et métamorphoses du silence dans le monde hispanophone du Moyen Âge à nos jours, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15mno⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/143eu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494975v1</w:t>
+                <w:t xml:space="preserve">hal-05110181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte du tunnel dans Les Hommes-couleurs de Cloé Korman :</w:t>
               </w:r>
@@ -1114,165 +1114,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités à la marge dans les nouvelles d’Eduardo Antonio Parra</w:t>
+                <w:t xml:space="preserve">Hidden in plain sight : les variations de points de vue dans la construction du personnage de Gus Fring dans Breaking Bad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et documents hispaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, http://publis-shs.univ-rouen.fr/eriac/index.php?id=232#pourCiter</w:t>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Méchant à l'écran. Les paradoxes de l'indispensable figure du mal, 29 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108607v1</w:t>
+                <w:t xml:space="preserve">hal-04108605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden in plain sight : les variations de points de vue dans la construction du personnage de Gus Fring dans Breaking Bad</w:t>
+                <w:t xml:space="preserve">Identités à la marge dans les nouvelles d’Eduardo Antonio Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le Méchant à l'écran. Les paradoxes de l'indispensable figure du mal, 29 (2)</w:t>
+              <w:t xml:space="preserve">Travaux et documents hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, http://publis-shs.univ-rouen.fr/eriac/index.php?id=232#pourCiter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108605v1</w:t>
+                <w:t xml:space="preserve">hal-04108607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontière(s) : visions d’un Ouest sanglant dans In the Rogue de James Carlos Blake</w:t>
               </w:r>
@@ -1513,156 +1513,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28, pp.15-32. </w:t>
+              <w:t xml:space="preserve">, 2013, 28, pp.15--32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/babel.3444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129124v1</w:t>
+                <w:t xml:space="preserve">hal-01324896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oubli et mémoire dans le miroir de La Frontière de verre de Carlos Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28, pp.15--32. </w:t>
+              <w:t xml:space="preserve">, 2013, 28, pp.15-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/babel.3444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324896v1</w:t>
+                <w:t xml:space="preserve">hal-02129124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2164,164 +2164,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Masure et le Mausolée</w:t>
+                <w:t xml:space="preserve">Micromégas, Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, 2024, 978-2-406-15949-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Belin. , 2024, Classico Lycée, 9791035834241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460131v1</w:t>
+                <w:t xml:space="preserve">hal-04934047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromégas, Voltaire</w:t>
+                <w:t xml:space="preserve">La Masure et le Mausolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Belin. , 2024, Classico Lycée, 9791035834241</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Classiques Garnier, 2024, 978-2-406-15949-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15951-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04934047v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2491,51 +2491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CF176FD"/>
+    <w:nsid w:val="9A5BE96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2722,51 +2722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-dragon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0268-5192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-masure-et-le-mausolee-hypertopies-de-la-frontiere-entre-le-mexique-et-les-etats-unis.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adhoc.hypotheses.org/ad-hoc-n5-la-frontiere-resumes-des-articles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document17999.ph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.17999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cielam.univ-amu.fr/malice/ecrire-frontiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/acta/document13141.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.13141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9895.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.9895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document8457.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.8457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/babel/3444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epi-revel.univ-cotedazur.fr/publication/item/181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revuepostures.com/fr/articles/dragon-17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org.lama.univ-amu.fr/america/6343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.lama.univ-amu.fr/10.4000/america.6343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org.lama.univ-amu.fr/america/3240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.lama.univ-amu.fr/10.4000/america.3240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110181v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dragon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143eu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3757" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.3240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DNSGRCML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.8457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3444" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01324896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15951-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-dragon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0268-5192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-masure-et-le-mausolee-hypertopies-de-la-frontiere-entre-le-mexique-et-les-etats-unis.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adhoc.hypotheses.org/ad-hoc-n5-la-frontiere-resumes-des-articles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document17999.ph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.17999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cielam.univ-amu.fr/malice/ecrire-frontiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/acta/document13141.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.13141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9895.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.9895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document8457.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.8457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/babel/3444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epi-revel.univ-cotedazur.fr/publication/item/181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revuepostures.com/fr/articles/dragon-17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org.lama.univ-amu.fr/america/6343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.lama.univ-amu.fr/10.4000/america.6343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org.lama.univ-amu.fr/america/3240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.lama.univ-amu.fr/10.4000/america.3240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dragon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110181v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143eu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3757" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.3240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DNSGRCML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.8457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01324896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3444" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15951-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>