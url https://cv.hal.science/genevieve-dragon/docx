--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1114,165 +1114,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden in plain sight : les variations de points de vue dans la construction du personnage de Gus Fring dans Breaking Bad</w:t>
+                <w:t xml:space="preserve">Identités à la marge dans les nouvelles d’Eduardo Antonio Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le Méchant à l'écran. Les paradoxes de l'indispensable figure du mal, 29 (2)</w:t>
+              <w:t xml:space="preserve">Travaux et documents hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, http://publis-shs.univ-rouen.fr/eriac/index.php?id=232#pourCiter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108605v1</w:t>
+                <w:t xml:space="preserve">hal-04108607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités à la marge dans les nouvelles d’Eduardo Antonio Parra</w:t>
+                <w:t xml:space="preserve">Hidden in plain sight : les variations de points de vue dans la construction du personnage de Gus Fring dans Breaking Bad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et documents hispaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, http://publis-shs.univ-rouen.fr/eriac/index.php?id=232#pourCiter</w:t>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Méchant à l'écran. Les paradoxes de l'indispensable figure du mal, 29 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108607v1</w:t>
+                <w:t xml:space="preserve">hal-04108605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontière(s) : visions d’un Ouest sanglant dans In the Rogue de James Carlos Blake</w:t>
               </w:r>
@@ -2491,51 +2491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A5BE96F"/>
+    <w:nsid w:val="1F7B47E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2722,51 +2722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-dragon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0268-5192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-masure-et-le-mausolee-hypertopies-de-la-frontiere-entre-le-mexique-et-les-etats-unis.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adhoc.hypotheses.org/ad-hoc-n5-la-frontiere-resumes-des-articles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document17999.ph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.17999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cielam.univ-amu.fr/malice/ecrire-frontiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/acta/document13141.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.13141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9895.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.9895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document8457.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.8457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/babel/3444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epi-revel.univ-cotedazur.fr/publication/item/181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revuepostures.com/fr/articles/dragon-17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org.lama.univ-amu.fr/america/6343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.lama.univ-amu.fr/10.4000/america.6343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org.lama.univ-amu.fr/america/3240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.lama.univ-amu.fr/10.4000/america.3240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dragon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110181v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143eu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3757" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.3240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DNSGRCML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.8457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01324896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3444" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15951-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-dragon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0268-5192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-masure-et-le-mausolee-hypertopies-de-la-frontiere-entre-le-mexique-et-les-etats-unis.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adhoc.hypotheses.org/ad-hoc-n5-la-frontiere-resumes-des-articles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document17999.ph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.17999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cielam.univ-amu.fr/malice/ecrire-frontiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/acta/document13141.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.13141" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9895.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.9895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document8457.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://10.58282/acta.8457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/babel/3444" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epi-revel.univ-cotedazur.fr/publication/item/181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revuepostures.com/fr/articles/dragon-17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org.lama.univ-amu.fr/america/6343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.lama.univ-amu.fr/10.4000/america.6343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org.lama.univ-amu.fr/america/3240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.lama.univ-amu.fr/10.4000/america.3240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dragon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110181v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143eu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.6343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3757" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.3240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DNSGRCML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.8457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01324896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3444" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15951-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>