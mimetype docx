--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -246,234 +246,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’objet d’échange au lieu de l’échange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Charles Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance octroyée, reconnaissance affirmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits &amp; Libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Justice: quelle efficacité démocratique ?, 201, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction épistémologique et historicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104139v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04267707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exclusion à la discrimination</w:t>
               </w:r>
@@ -1167,646 +1167,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À côté du genre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Quadrige, 978-2-13-083295-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03875628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Points, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique du féminisme : textes et entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Passager Clandestin, 2022, 978-2-36935-556-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Quadrige, 978-2-13-083295-9</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service ou servitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folio Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 655, 2020, Folio Essais, 9782072877995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Femmes et leur histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folio Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 655, 2020, Folio Essais, 9782072877995</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Suite de l'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Couleur des idées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Couleur des idées</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Deux Gouvernements : la famille et la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Folio Gallimard, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Folio Gallimard, 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Excès du genre, concept, image, nudité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028047v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-05047817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Privilège de Simone de Beauvoir</w:t>
               </w:r>
@@ -2422,51 +2422,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À côté du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quadrige</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,51 +2504,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À côté du genre. Sexe et philosophie de l'égalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quadrige, 978-2-13-083295-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3527,51 +3527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1915C1C5"/>
+    <w:nsid w:val="D4A18517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3758,51 +3758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.241.0014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.012.0233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/&#192;_c&#244;t&#233;_du_genre_Sexe_et_philosophie_de_l&#233;galit&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/service-ou-servitude-genevieve-fraisse/9782757888155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/Catalogue/Folio/Folio-essais/Feminisme-et-philosophie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-suite-de-l-histoire-genevieve-fraisse/9782021417180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/les-femmes-et-leur-histoire/9782070406012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070328963-muse-de-la-raison-democratie-et-exclusion-des-femmes-en-france-genevieve-fraisse/#targetDetail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/leurope-des-idees-france-culture/48133?srsltid=AfmBOopsfVkDcC4UNaXsvuKj8dO6VXrKXnTfJ7VySgOhfQpx_vHbIcQO" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lalande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soulat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004549036/front-7.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/de-l-amour-stendhal/9782757891933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Feminisme-et-philosophie#" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100296560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_des_idees_france_culture_suivi_de_tourisme_en_democratie_chronique_d_une_elue_au_parlement_europeen_1999_2004_genevieve_fraisse-9782296061583-26781.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou/1418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.241.0014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.012.0233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/&#192;_c&#244;t&#233;_du_genre_Sexe_et_philosophie_de_l&#233;galit&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/service-ou-servitude-genevieve-fraisse/9782757888155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/Catalogue/Folio/Folio-essais/Feminisme-et-philosophie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/les-femmes-et-leur-histoire/9782070406012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-suite-de-l-histoire-genevieve-fraisse/9782021417180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070328963-muse-de-la-raison-democratie-et-exclusion-des-femmes-en-france-genevieve-fraisse/#targetDetail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/leurope-des-idees-france-culture/48133?srsltid=AfmBOopsfVkDcC4UNaXsvuKj8dO6VXrKXnTfJ7VySgOhfQpx_vHbIcQO" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lalande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soulat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004549036/front-7.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/de-l-amour-stendhal/9782757891933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Feminisme-et-philosophie#" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100296560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_des_idees_france_culture_suivi_de_tourisme_en_democratie_chronique_d_une_elue_au_parlement_europeen_1999_2004_genevieve_fraisse-9782296061583-26781.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou/1418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>