--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -246,234 +246,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance octroyée, reconnaissance affirmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits &amp; Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Justice: quelle efficacité démocratique ?, 201, pp.14-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction épistémologique et historicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’objet d’échange au lieu de l’échange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Charles Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267707v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05104139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exclusion à la discrimination</w:t>
               </w:r>
@@ -1167,646 +1167,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Points, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique du féminisme : textes et entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Passager Clandestin, 2022, 978-2-36935-556-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À côté du genre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quadrige, 978-2-13-083295-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03875628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Points, 2022</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service ou servitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le Passager Clandestin, 2022, 978-2-36935-556-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folio Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 655, 2020, Folio Essais, 9782072877995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Suite de l'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Couleur des idées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Deux Gouvernements : la famille et la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Folio Gallimard, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Excès du genre, concept, image, nudité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Femmes et leur histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folio Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 655, 2020, Folio Essais, 9782072877995</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047817v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">hal-05028047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Privilège de Simone de Beauvoir</w:t>
               </w:r>
@@ -2422,51 +2422,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À côté du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quadrige</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,51 +2504,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À côté du genre. Sexe et philosophie de l'égalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quadrige, 978-2-13-083295-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3527,51 +3527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4A18517"/>
+    <w:nsid w:val="3D0EAD4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3758,51 +3758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.241.0014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.012.0233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/&#192;_c&#244;t&#233;_du_genre_Sexe_et_philosophie_de_l&#233;galit&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/service-ou-servitude-genevieve-fraisse/9782757888155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/Catalogue/Folio/Folio-essais/Feminisme-et-philosophie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/les-femmes-et-leur-histoire/9782070406012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-suite-de-l-histoire-genevieve-fraisse/9782021417180" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070328963-muse-de-la-raison-democratie-et-exclusion-des-femmes-en-france-genevieve-fraisse/#targetDetail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/leurope-des-idees-france-culture/48133?srsltid=AfmBOopsfVkDcC4UNaXsvuKj8dO6VXrKXnTfJ7VySgOhfQpx_vHbIcQO" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lalande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soulat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004549036/front-7.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/de-l-amour-stendhal/9782757891933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Feminisme-et-philosophie#" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100296560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_des_idees_france_culture_suivi_de_tourisme_en_democratie_chronique_d_une_elue_au_parlement_europeen_1999_2004_genevieve_fraisse-9782296061583-26781.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou/1418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.114.0029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01557841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.044.0017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.241.0014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes0.012.0233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/&#192;_c&#244;t&#233;_du_genre_Sexe_et_philosophie_de_l&#233;galit&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/service-ou-servitude-genevieve-fraisse/9782757888155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/Catalogue/Folio/Folio-essais/Feminisme-et-philosophie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-suite-de-l-histoire-genevieve-fraisse/9782021417180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/les-femmes-et-leur-histoire/9782070406012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070328963-muse-de-la-raison-democratie-et-exclusion-des-femmes-en-france-genevieve-fraisse/#targetDetail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/leurope-des-idees-france-culture/48133?srsltid=AfmBOopsfVkDcC4UNaXsvuKj8dO6VXrKXnTfJ7VySgOhfQpx_vHbIcQO" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lalande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soulat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004549036/front-7.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/de-l-amour-stendhal/9782757891933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Feminisme-et-philosophie#" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100296560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_des_idees_france_culture_suivi_de_tourisme_en_democratie_chronique_d_une_elue_au_parlement_europeen_1999_2004_genevieve_fraisse-9782296061583-26781.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou/1418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>