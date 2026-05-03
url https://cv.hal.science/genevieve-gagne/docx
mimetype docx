--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2405,51 +2405,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2672,283 +2672,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du transcriptome de Lactococcus garvieae durant l’inhibition de Staphylococcus aureus par RNA-seq</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeric Dubois</w:t>
+                <w:t xml:space="preserve">Journée pépit digestats Comment estimer l’apport de matière organique d’un digestat au sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Moussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessam Galia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">journée PEPIT Digestats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Grandris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846159v1</w:t>
+                <w:t xml:space="preserve">hal-05577261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des populations bactériennes des laits crus par hybridation fluorescente in situ (FISH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+                <w:t xml:space="preserve">Analyse du transcriptome de Lactococcus garvieae durant l’inhibition de Staphylococcus aureus par RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès CNR IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030372v1</w:t>
+                <w:t xml:space="preserve">hal-04846159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantification des populations bactériennes des laits crus par hybridation fluorescente in situ (FISH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chatelard-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès CNR IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localisation moléculaire des gènes PL de résistance à Plasmopara halstedii, agent du mildiou chez le tournesol, Helianthus annuus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2963,88 +3058,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Génétique et Biologie Moléculaire des Champignons Filamenteux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Lyon, France. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3054,51 +3149,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équilibre entre la préservation de la biodiversité des écosystèmes prairiaux du Massif central et l'évolution des pratiques de fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3114,51 +3209,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lab #13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3168,51 +3263,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue between Staphylococcus aureus SA15 and Lactococcus garvieae strains experiencing oxidative stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Queiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3264,65 +3359,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Moussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser les digestats en Auvergne Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Canonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessam Galia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chambre d agriculture de l'Ain; Chambre d'agriculture du rhone; Chambre d'agriculture du cantal; Vetagro Sup; Université clermont auvergne. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse finale sur l’impact des pratiques de fertilisation sur la biodiversité prairiale. Préservation de la biodiversité des écosystèmes prairiaux du Massif central en lien avec les modifications de pratiques de fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMRF. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3390,51 +3753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAE1CB79"/>
+    <w:nsid w:val="14D2A0C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3621,51 +3984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-gagne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7818-7237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wybraniec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaup&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lusurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1346715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delpech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1340-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ball" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06229-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Grezes-Besset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Shindrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Ivanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Molenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepoivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s-Paus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Callon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canonier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Barbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leriche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bosviel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-gagne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7818-7237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wybraniec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaup&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lusurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1346715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delpech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1340-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ball" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06229-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Grezes-Besset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Shindrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Ivanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Molenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepoivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s-Paus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Callon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canonier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Barbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leriche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bosviel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaverot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Canonier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mortessagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>