--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1176,221 +1176,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the variability and evolution of Orobanche cumana populations infesting sunflower in different European countries</w:t>
+                <w:t xml:space="preserve">Molecular characterization, organ distribution and stress-mediated induction of two glutathione peroxidase-encoding mRNAs in sunflower (Helianthus annuus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030886v1</w:t>
+                <w:t xml:space="preserve">hal-03030913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization, organ distribution and stress-mediated induction of two glutathione peroxidase-encoding mRNAs in sunflower (Helianthus annuus)</w:t>
+                <w:t xml:space="preserve">Study of the variability and evolution of Orobanche cumana populations infesting sunflower in different European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030913v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colocation of downy mildew (Plasmopara halstedii) resistance genes in sunflower (Helianthus annuus L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,277 +2075,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surface de trayon des vaches laitières : un réservoir de biodiversité ?</w:t>
+                <w:t xml:space="preserve">Biodiversity and factors of variation of microbial flora on the teats of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Restitution UMT TREFL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Aurillac, France</w:t>
+              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809302v1</w:t>
+                <w:t xml:space="preserve">hal-02746878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and factors of variation of microbial flora on the teats of dairy cows</w:t>
+                <w:t xml:space="preserve">La surface de trayon des vaches laitières : un réservoir de biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monsallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès-Paus</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Restitution UMT TREFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746878v1</w:t>
+                <w:t xml:space="preserve">hal-02809302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité moléculaire de populations d’Orobanche cumana de différents pays européens.</w:t>
               </w:r>
@@ -2439,355 +2439,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques sanitaires liés à l’épandage de digestats issus de matières organiques émergentes sur le sol et la phyllosphère en systèmes prairiaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Wybraniec</w:t>
+                <w:t xml:space="preserve">Journée pépit digestats Comment estimer l’apport de matière organique d’un digestat au sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cournoyer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wessam Galia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestats de méthanisation : une matinée d’échanges à Grandris (69)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Grandris, France. 2026</w:t>
+              <w:t xml:space="preserve">journée PEPIT Digestats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Grandris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513297v1</w:t>
+                <w:t xml:space="preserve">hal-05577261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des digestats issus de matières organiques émergentes sur les communautés bactériennes des sols et des phyllosphères en écosystèmes prairiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessam Galia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Moussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Grandris, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée pépit digestats Comment estimer l’apport de matière organique d’un digestat au sol ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques sanitaires liés à l’épandage de digestats issus de matières organiques émergentes sur le sol et la phyllosphère en systèmes prairiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Wybraniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Canonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Moussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée PEPIT Digestats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Grandris, France</w:t>
+              <w:t xml:space="preserve">Digestats de méthanisation : une matinée d’échanges à Grandris (69)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Grandris, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577261v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du transcriptome de Lactococcus garvieae durant l’inhibition de Staphylococcus aureus par RNA-seq</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation moléculaire des gènes PL de résistance à Plasmopara halstedii, agent du mildiou chez le tournesol, Helianthus annuus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,51 +3479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Canonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessam Galia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambre d agriculture de l'Ain; Chambre d'agriculture du rhone; Chambre d'agriculture du cantal; Vetagro Sup; Université clermont auvergne. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3753,51 +3753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14D2A0C3"/>
+    <w:nsid w:val="24EFF2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3984,51 +3984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-gagne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7818-7237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wybraniec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaup&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lusurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1346715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delpech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1340-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ball" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06229-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Grezes-Besset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Shindrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Ivanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Molenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepoivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s-Paus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Callon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canonier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Barbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leriche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bosviel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaverot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Canonier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mortessagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-gagne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7818-7237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wybraniec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaup&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lusurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1346715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delpech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1340-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ball" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06229-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Grezes-Besset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Shindrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Ivanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Molenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepoivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s-Paus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Callon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leriche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canonier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Barbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03030372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bosviel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaverot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Canonier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mortessagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>