--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Gourdon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaVβ1A and CaVβ1E embryonic isoforms in adult skeletal muscle, a Mbnl1 related-expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vergnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Batsché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiré Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of myotonic dystrophy type 1 with CRISPR/Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Navas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vezzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Glial Cell Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon20, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic CUG RNA repeats disrupt developmentally-regulated splicing in oligodendrocytes causing transient hypomyelination in a mouse model of myotonic dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural abnormalities in DMSXL mice, a model of Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Golini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives et mixtes chez le souriceau DMSXL, modèle de la forme congénitale de la maladie de Steinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cayetanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Respiratoire J2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring Molecules in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de Séquençage à longue lecture dans la DM1: vers une caractérisation génotype-phénotype affinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference E-Rare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference - Monitoring Molecules in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. , </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms2302059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of CRISPR/Cas9 strategy for gene therapy of Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germana Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mandillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ziegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Genetics Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA toxicity in myotonic dystrophy causes pronounced spliceopathy in astrocytes, in association with defective cell adhesion and morphology, erratic migration and impaired polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Elise Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor Laboratory Meeting on Glia in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cold Spring Harbor (New York), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the DMSXL mouse phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA affects astrocyte adhesion, spreading and migration in myotonic dystrophy, and impacts neuritogenesis through abnormal glial-neuronal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril F Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genome editing mediates resection of the CTG repeat expansion and decreases pathological signs in a mouse model of myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrutado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril F Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate dysfunction at extrasynaptic site in hippocampus of mice model of myotonic dystrophy type 1 (DM1) disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Omics Approaches to Study Molecular Abnormalities in Individual Brain Cell Types of a DM1 Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerina Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting (IDMC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze the role of interruptions in triplet nucleotide repeats diseases: cellular model strategy and Flash-Small-Pool-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Myotonic Dystrophy type 1 families and CTG repeats interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers of Imagine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual association of an unique CAG interruption in 5’ of DM1 CTG repeats with intergenerational contraction and low somatic mosaicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single CAG or multiple CCG interruptions within the 5’ end of CTG repeat expansions are associated with contractions across generations and stabilization of the repeat in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the CTG repeat expansion on neuronal and astroglial physiology in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of glial GLT1 glutamate transporter corrects Purkinje cell dysfunction and cerebellum-dependent motor incoordination in a mouse model of myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Prigogine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel gene editing-based strategy for type 1 myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrudato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the
- World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of myotonic dystrophy type 1 with CRISPR/Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Navas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vezzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy consortium Meeting 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacBio users 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB, The dynamic DNA structures in biology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glial cell dysfunction in myotonic dystrophy brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dm Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gonzalez-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Japanese-French Workshop: New insights in personalized medicine for neuromuscular diseases: From Basic to Applied Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Target Laboratory, Nantes, Jun 2022, Nantes (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de la Société Française de Myologie (JSFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB, The dynamic DNA structures in biology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayer AG, Jan 2021, Web Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biogen, 2021, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Tome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Myologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux facteurs de contractions CTG dans la DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées de la Société Française de Myologie (JSFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askbio, Dec 2021, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanded repeat disorders: from mechanisms to therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanded repeat disorders: from mechanisms to therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PacBio Neuroscience day, Dec 2020, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience PacBio day 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DMSXL: pros & cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myotonic Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMSXL mice adults and neonatal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENMC International Workshop on Myotonic Dystrophies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the DMSXL mouse model of DM1: From DNA repair to phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Biochemistry and Cell Biology, National Research Council, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of brain cell models for neuromuscular and neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gonzalez-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incucyte User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Congress of the Young Researchers of Imagine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal neuroglial interactions in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Young Researchers in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMSXL mouse model of myotonic dystrophy: past present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en myologie, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the mechanisms of brain disease in a mouse model of myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDRU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUG RNA toxicity in astrocytes is associated with adhesion and migration deficits and affects neuritogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy consortium Meeting 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Myotonic Dystrophy type 1 families and CTG repeat contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Targeting of the GSK3β-CUGBP1 Pathway in Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Levanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Karns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lindquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (13), pp.10650. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241310650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3841. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31594-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-controlled and muscle-specific CRISPR/Cas9-mediated deletion of CTG-repeat expansion in the DMPK gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Provenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voellenkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2021.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in patients with myotonic dystrophy type 1 using amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical improvement of DM1 patients reflected by reversal of disease-induced gene expression in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco T P van Cruchten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniël van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C Glennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baziel G M van Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Okkersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.395. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02591-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 Transgenic Mice Exhibit Abnormal Neurotransmitter Homeostasis and Synaptic Plasticity in Association with RNA Foci and Mis-Splicing in the Hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.592. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in Mouse Cortical Glutamate Uptake Can Be Unveiled &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; by a Two-in-One Quantitative Microdialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.134 - 142. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschemneuro.1c00634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Delivery of Ligand-Conjugated Antisense Oligonucleotides (C16-HA-ASO) Targeting Dystrophia Myotonica Protein Kinase Transcripts for the Treatment of Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Ait Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry de Serres-Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (15-16), pp.810-820. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hum.2022.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Somatic Mosaicism and Repeat Interruptions by Long-Read Targeted Sequencing in Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.2616. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22052616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Cell Type-Specific Multi-Omics Approaches Reveal Impaired Programs of Glial Cell Differentiation in Mouse Culture Models of DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Polvèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.662035. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2021.662035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new factors inducing CTG.CAG repeat contractions in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.6 - 10. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR-223-3p and miR-24-3p as novel serum-based biomarkers for myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetris Koutalianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrie Koutsoulidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystalla Mytidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea C Kakouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasis Oulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.169 - 183. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2021.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 Phenotype Variability and Triplet Repeat Instability: Challenges in the Development of New Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.457. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Videomicroscopy and Semiautomated Analysis of Brain Cell Culture Models of Trinucleotide Repeat Expansion Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Trinucleotide Repeats. Methods and Protocols, 2056, pp.217 - 240. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9784-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightjacket/α2δ3 deregulation is associated with cardiac conduction defects in myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Auxerre-Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Nakamori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e51114. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.51114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashling Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naira Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (11), pp.4739 - 4744. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci128205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrudato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Sourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual association of a unique CAG interruption in 5′ of DM1 CTG repeats with intergenerational contractions and low somatic mosaicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (7), pp.970 - 982. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.23531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Mice and Men: Advances in the Understanding of Neuromuscular Aspects of Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2018.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flash-small-pool PCR: how to transform blotting and numerous hybridization steps into a simple denatured PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (6), pp.262 - 265. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/btn-2018-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-Induced (CTG⋅CAG)n Repeat Instability in the Myotonic Dystrophy Type 1 Locus: Implications for Therapeutic Genome Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen L. van Agtmaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Willemse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg D.G. van Kessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.24 - 43. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of the Glial GLT1 Glutamate Transporter and Purkinje Cell Dysfunction in a Mouse Model of Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle M Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Prigogine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (13), pp.2718-2729. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting DMPK with antisense oligonucleotide improves muscle strength in myotonic dystrophy type 1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessina Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.465-474. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplet-repeat oligonucleotide-mediated reversal of RNA toxicity in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Broek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Kuik-Romeijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (33), pp.13915-13920. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905780106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Elise Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Gourdon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of myotonic dystrophy type 1 with CRISPR/Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Navas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vezzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy consortium Meeting 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacBio users 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB, The dynamic DNA structures in biology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Target Laboratory, Nantes, Jun 2022, Nantes (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glial cell dysfunction in myotonic dystrophy brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dm Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gonzalez-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Japanese-French Workshop: New insights in personalized medicine for neuromuscular diseases: From Basic to Applied Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de la Société Française de Myologie (JSFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB, The dynamic DNA structures in biology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux facteurs de contractions CTG dans la DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées de la Société Française de Myologie (JSFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askbio, Dec 2021, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayer AG, Jan 2021, Web Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biogen, 2021, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Tome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Myologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanded repeat disorders: from mechanisms to therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanded repeat disorders: from mechanisms to therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PacBio Neuroscience day, Dec 2020, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience PacBio day 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the DMSXL mouse model of DM1: From DNA repair to phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Biochemistry and Cell Biology, National Research Council, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DMSXL: pros & cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myotonic Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMSXL mice adults and neonatal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENMC International Workshop on Myotonic Dystrophies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of brain cell models for neuromuscular and neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gonzalez-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incucyte User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Congress of the Young Researchers of Imagine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the mechanisms of brain disease in a mouse model of myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDRU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal neuroglial interactions in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Young Researchers in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMSXL mouse model of myotonic dystrophy: past present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en myologie, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUG RNA toxicity in astrocytes is associated with adhesion and migration deficits and affects neuritogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy consortium Meeting 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Myotonic Dystrophy type 1 families and CTG repeat contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaVβ1A and CaVβ1E embryonic isoforms in adult skeletal muscle, a Mbnl1 related-expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vergnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Batsché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiré Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of myotonic dystrophy type 1 with CRISPR/Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Navas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vezzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Glial Cell Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon20, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic CUG RNA repeats disrupt developmentally-regulated splicing in oligodendrocytes causing transient hypomyelination in a mouse model of myotonic dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de Séquençage à longue lecture dans la DM1: vers une caractérisation génotype-phénotype affinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference E-Rare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference - Monitoring Molecules in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. , </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms2302059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring Molecules in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural abnormalities in DMSXL mice, a model of Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Golini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives et mixtes chez le souriceau DMSXL, modèle de la forme congénitale de la maladie de Steinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cayetanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Respiratoire J2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of CRISPR/Cas9 strategy for gene therapy of Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germana Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mandillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ziegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Genetics Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA toxicity in myotonic dystrophy causes pronounced spliceopathy in astrocytes, in association with defective cell adhesion and morphology, erratic migration and impaired polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Elise Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor Laboratory Meeting on Glia in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cold Spring Harbor (New York), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the DMSXL mouse phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA affects astrocyte adhesion, spreading and migration in myotonic dystrophy, and impacts neuritogenesis through abnormal glial-neuronal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril F Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genome editing mediates resection of the CTG repeat expansion and decreases pathological signs in a mouse model of myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrutado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril F Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Omics Approaches to Study Molecular Abnormalities in Individual Brain Cell Types of a DM1 Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerina Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting (IDMC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate dysfunction at extrasynaptic site in hippocampus of mice model of myotonic dystrophy type 1 (DM1) disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual association of an unique CAG interruption in 5’ of DM1 CTG repeats with intergenerational contraction and low somatic mosaicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Myotonic Dystrophy type 1 families and CTG repeats interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers of Imagine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze the role of interruptions in triplet nucleotide repeats diseases: cellular model strategy and Flash-Small-Pool-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of glial GLT1 glutamate transporter corrects Purkinje cell dysfunction and cerebellum-dependent motor incoordination in a mouse model of myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Prigogine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the CTG repeat expansion on neuronal and astroglial physiology in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single CAG or multiple CCG interruptions within the 5’ end of CTG repeat expansions are associated with contractions across generations and stabilization of the repeat in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel gene editing-based strategy for type 1 myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrudato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the
+ World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Targeting of the GSK3β-CUGBP1 Pathway in Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Levanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Karns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lindquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (13), pp.10650. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241310650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-controlled and muscle-specific CRISPR/Cas9-mediated deletion of CTG-repeat expansion in the DMPK gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Provenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voellenkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2021.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3841. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31594-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in patients with myotonic dystrophy type 1 using amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical improvement of DM1 patients reflected by reversal of disease-induced gene expression in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco T P van Cruchten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniël van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C Glennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baziel G M van Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Okkersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.395. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02591-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 Transgenic Mice Exhibit Abnormal Neurotransmitter Homeostasis and Synaptic Plasticity in Association with RNA Foci and Mis-Splicing in the Hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.592. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in Mouse Cortical Glutamate Uptake Can Be Unveiled &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; by a Two-in-One Quantitative Microdialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.134 - 142. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschemneuro.1c00634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Delivery of Ligand-Conjugated Antisense Oligonucleotides (C16-HA-ASO) Targeting Dystrophia Myotonica Protein Kinase Transcripts for the Treatment of Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Ait Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry de Serres-Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (15-16), pp.810-820. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hum.2022.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR-223-3p and miR-24-3p as novel serum-based biomarkers for myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetris Koutalianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrie Koutsoulidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystalla Mytidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea C Kakouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasis Oulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.169 - 183. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2021.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new factors inducing CTG.CAG repeat contractions in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.6 - 10. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Cell Type-Specific Multi-Omics Approaches Reveal Impaired Programs of Glial Cell Differentiation in Mouse Culture Models of DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Polvèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.662035. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2021.662035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Somatic Mosaicism and Repeat Interruptions by Long-Read Targeted Sequencing in Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.2616. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22052616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 Phenotype Variability and Triplet Repeat Instability: Challenges in the Development of New Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.457. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Videomicroscopy and Semiautomated Analysis of Brain Cell Culture Models of Trinucleotide Repeat Expansion Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Trinucleotide Repeats. Methods and Protocols, 2056, pp.217 - 240. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9784-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightjacket/α2δ3 deregulation is associated with cardiac conduction defects in myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Auxerre-Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Nakamori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e51114. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.51114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashling Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naira Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (11), pp.4739 - 4744. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci128205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrudato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Sourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Mice and Men: Advances in the Understanding of Neuromuscular Aspects of Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2018.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual association of a unique CAG interruption in 5′ of DM1 CTG repeats with intergenerational contractions and low somatic mosaicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (7), pp.970 - 982. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.23531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flash-small-pool PCR: how to transform blotting and numerous hybridization steps into a simple denatured PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (6), pp.262 - 265. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/btn-2018-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-Induced (CTG⋅CAG)n Repeat Instability in the Myotonic Dystrophy Type 1 Locus: Implications for Therapeutic Genome Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen L. van Agtmaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Willemse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg D.G. van Kessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.24 - 43. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of the Glial GLT1 Glutamate Transporter and Purkinje Cell Dysfunction in a Mouse Model of Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle M Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Prigogine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (13), pp.2718-2729. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting DMPK with antisense oligonucleotide improves muscle strength in myotonic dystrophy type 1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessina Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.465-474. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplet-repeat oligonucleotide-mediated reversal of RNA toxicity in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Broek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Kuik-Romeijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (33), pp.13915-13920. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905780106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Elise Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vergnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batsch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massir&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Navas-Navarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vezzana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet-Lachon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Correa Parra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Corscadden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chih Tsai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Pontual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Heiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bassez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Golini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Orsini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Rigamonti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola Izzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Battistini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Sizun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramanantsoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cayetanot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms2302059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Falcone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cardinali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mandillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ziegle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harting" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnefont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elise Pillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gueriba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dandelot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F Bourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrutado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sourd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cintas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Prigogine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Heiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Dinca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Braz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonzalez-Barriga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Diop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007474v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monteil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dinca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhuon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerrera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sicot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dandelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dogan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cintas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04259888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Lutz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Levanti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Karns" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lindquist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310650" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinc&#227;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31594-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Provenzano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voellenkle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.08.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco T P van Cruchten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l van As" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Glennon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baziel G M van Engelen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Okkersen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02591-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020592" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.1c00634" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ait Benichou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Jauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry de Serres-B&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bennett" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rigo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2022.069" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052616" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753545v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Koutalianos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrie Koutsoulidou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalla Mytidou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Kakouri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasis Oulas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2021.09.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020457" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auxerre-Planti&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakamori" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Varela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashling Holland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Naouar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci128205" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23531" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00519" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2018-0035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen L. van Agtmaal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne M. Andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Willemse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Cumming" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg D.G. van Kessel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.10.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle M Leroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessina Chr&#233;tien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Pandey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Martineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Revillod" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.05.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulders" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Broek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wheeler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Kuik-Romeijn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905780106" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sicot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Navas-Navarro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vezzana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet-Lachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Pontual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chih Tsai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Heiner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Heiner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Dinca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Braz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonzalez-Barriga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tome" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monteil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dinca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhuon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gueriba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dandelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dogan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cintas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vergnol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batsch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massir&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Corscadden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magneron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Correa Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bassez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms2302059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Golini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Orsini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Rigamonti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola Izzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Battistini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Sizun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramanantsoa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cayetanot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Falcone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cardinali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mandillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ziegle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harting" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnefont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elise Pillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dandelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F Bourgeois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrutado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sourd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cintas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Prigogine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04259888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Lutz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Levanti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Karns" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lindquist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310650" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Provenzano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voellenkle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.11.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinc&#227;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31594-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.08.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco T P van Cruchten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l van As" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Glennon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baziel G M van Engelen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Okkersen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02591-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020592" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.1c00634" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ait Benichou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Jauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry de Serres-B&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bennett" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rigo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2022.069" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Koutalianos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrie Koutsoulidou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalla Mytidou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Kakouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasis Oulas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2021.09.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753522v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021182" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173835v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052616" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020457" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auxerre-Planti&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakamori" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Varela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashling Holland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Naouar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci128205" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753310v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00519" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23531" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2018-0035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen L. van Agtmaal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne M. Andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Willemse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Cumming" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg D.G. van Kessel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.10.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle M Leroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessina Chr&#233;tien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Pandey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Martineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Revillod" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.05.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulders" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Broek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wheeler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Kuik-Romeijn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905780106" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sicot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>