--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Gourdon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of myotonic dystrophy type 1 with CRISPR/Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Navas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vezzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy consortium Meeting 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacBio users 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB, The dynamic DNA structures in biology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Target Laboratory, Nantes, Jun 2022, Nantes (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glial cell dysfunction in myotonic dystrophy brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dm Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gonzalez-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Japanese-French Workshop: New insights in personalized medicine for neuromuscular diseases: From Basic to Applied Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de la Société Française de Myologie (JSFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB, The dynamic DNA structures in biology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux facteurs de contractions CTG dans la DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées de la Société Française de Myologie (JSFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askbio, Dec 2021, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayer AG, Jan 2021, Web Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biogen, 2021, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Tome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Myologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanded repeat disorders: from mechanisms to therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanded repeat disorders: from mechanisms to therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PacBio Neuroscience day, Dec 2020, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience PacBio day 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the DMSXL mouse model of DM1: From DNA repair to phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Biochemistry and Cell Biology, National Research Council, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DMSXL: pros & cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myotonic Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMSXL mice adults and neonatal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENMC International Workshop on Myotonic Dystrophies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of brain cell models for neuromuscular and neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gonzalez-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incucyte User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Congress of the Young Researchers of Imagine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the mechanisms of brain disease in a mouse model of myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDRU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal neuroglial interactions in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Young Researchers in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMSXL mouse model of myotonic dystrophy: past present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en myologie, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUG RNA toxicity in astrocytes is associated with adhesion and migration deficits and affects neuritogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy consortium Meeting 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Myotonic Dystrophy type 1 families and CTG repeat contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaVβ1A and CaVβ1E embryonic isoforms in adult skeletal muscle, a Mbnl1 related-expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vergnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Batsché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiré Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of myotonic dystrophy type 1 with CRISPR/Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Navas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vezzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Glial Cell Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon20, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic CUG RNA repeats disrupt developmentally-regulated splicing in oligodendrocytes causing transient hypomyelination in a mouse model of myotonic dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de Séquençage à longue lecture dans la DM1: vers une caractérisation génotype-phénotype affinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference E-Rare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference - Monitoring Molecules in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. , </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms2302059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring Molecules in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural abnormalities in DMSXL mice, a model of Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Golini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives et mixtes chez le souriceau DMSXL, modèle de la forme congénitale de la maladie de Steinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cayetanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Respiratoire J2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of CRISPR/Cas9 strategy for gene therapy of Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germana Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mandillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ziegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Genetics Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA toxicity in myotonic dystrophy causes pronounced spliceopathy in astrocytes, in association with defective cell adhesion and morphology, erratic migration and impaired polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Elise Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor Laboratory Meeting on Glia in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cold Spring Harbor (New York), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the DMSXL mouse phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA affects astrocyte adhesion, spreading and migration in myotonic dystrophy, and impacts neuritogenesis through abnormal glial-neuronal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril F Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genome editing mediates resection of the CTG repeat expansion and decreases pathological signs in a mouse model of myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrutado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril F Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Omics Approaches to Study Molecular Abnormalities in Individual Brain Cell Types of a DM1 Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerina Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting (IDMC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate dysfunction at extrasynaptic site in hippocampus of mice model of myotonic dystrophy type 1 (DM1) disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual association of an unique CAG interruption in 5’ of DM1 CTG repeats with intergenerational contraction and low somatic mosaicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Myotonic Dystrophy type 1 families and CTG repeats interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers of Imagine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze the role of interruptions in triplet nucleotide repeats diseases: cellular model strategy and Flash-Small-Pool-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of glial GLT1 glutamate transporter corrects Purkinje cell dysfunction and cerebellum-dependent motor incoordination in a mouse model of myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Prigogine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the CTG repeat expansion on neuronal and astroglial physiology in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single CAG or multiple CCG interruptions within the 5’ end of CTG repeat expansions are associated with contractions across generations and stabilization of the repeat in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel gene editing-based strategy for type 1 myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrudato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the
- World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Targeting of the GSK3β-CUGBP1 Pathway in Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Levanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Karns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lindquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (13), pp.10650. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241310650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-controlled and muscle-specific CRISPR/Cas9-mediated deletion of CTG-repeat expansion in the DMPK gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Provenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voellenkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2021.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3841. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31594-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in patients with myotonic dystrophy type 1 using amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical improvement of DM1 patients reflected by reversal of disease-induced gene expression in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco T P van Cruchten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniël van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C Glennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baziel G M van Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Okkersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.395. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02591-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 Transgenic Mice Exhibit Abnormal Neurotransmitter Homeostasis and Synaptic Plasticity in Association with RNA Foci and Mis-Splicing in the Hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.592. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in Mouse Cortical Glutamate Uptake Can Be Unveiled &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; by a Two-in-One Quantitative Microdialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.134 - 142. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschemneuro.1c00634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Delivery of Ligand-Conjugated Antisense Oligonucleotides (C16-HA-ASO) Targeting Dystrophia Myotonica Protein Kinase Transcripts for the Treatment of Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Ait Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry de Serres-Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (15-16), pp.810-820. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hum.2022.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR-223-3p and miR-24-3p as novel serum-based biomarkers for myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetris Koutalianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrie Koutsoulidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystalla Mytidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea C Kakouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasis Oulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.169 - 183. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2021.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new factors inducing CTG.CAG repeat contractions in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.6 - 10. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Cell Type-Specific Multi-Omics Approaches Reveal Impaired Programs of Glial Cell Differentiation in Mouse Culture Models of DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Polvèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.662035. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2021.662035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Somatic Mosaicism and Repeat Interruptions by Long-Read Targeted Sequencing in Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.2616. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22052616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 Phenotype Variability and Triplet Repeat Instability: Challenges in the Development of New Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.457. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Videomicroscopy and Semiautomated Analysis of Brain Cell Culture Models of Trinucleotide Repeat Expansion Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Trinucleotide Repeats. Methods and Protocols, 2056, pp.217 - 240. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9784-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightjacket/α2δ3 deregulation is associated with cardiac conduction defects in myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Auxerre-Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Nakamori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e51114. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.51114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashling Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naira Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (11), pp.4739 - 4744. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci128205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrudato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Sourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Mice and Men: Advances in the Understanding of Neuromuscular Aspects of Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2018.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual association of a unique CAG interruption in 5′ of DM1 CTG repeats with intergenerational contractions and low somatic mosaicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (7), pp.970 - 982. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.23531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flash-small-pool PCR: how to transform blotting and numerous hybridization steps into a simple denatured PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (6), pp.262 - 265. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/btn-2018-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-Induced (CTG⋅CAG)n Repeat Instability in the Myotonic Dystrophy Type 1 Locus: Implications for Therapeutic Genome Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen L. van Agtmaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Willemse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg D.G. van Kessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.24 - 43. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of the Glial GLT1 Glutamate Transporter and Purkinje Cell Dysfunction in a Mouse Model of Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle M Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Prigogine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (13), pp.2718-2729. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting DMPK with antisense oligonucleotide improves muscle strength in myotonic dystrophy type 1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessina Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.465-474. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplet-repeat oligonucleotide-mediated reversal of RNA toxicity in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Broek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Kuik-Romeijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (33), pp.13915-13920. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905780106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Elise Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Gourdon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaVβ1A and CaVβ1E embryonic isoforms in adult skeletal muscle, a Mbnl1 related-expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vergnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Batsché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiré Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of myotonic dystrophy type 1 with CRISPR/Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Navas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vezzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Glial Cell Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoskeleton abnormalities triggered by toxic CUG RNA repeats in DM1 astrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Correa Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon20, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic CUG RNA repeats disrupt developmentally-regulated splicing in oligodendrocytes causing transient hypomyelination in a mouse model of myotonic dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural abnormalities in DMSXL mice, a model of Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Golini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives et mixtes chez le souriceau DMSXL, modèle de la forme congénitale de la maladie de Steinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cayetanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Respiratoire J2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de Séquençage à longue lecture dans la DM1: vers une caractérisation génotype-phénotype affinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference E-Rare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 transgenic mice exhibit abnormal neurotransmitter homeostasis and synaptic plasticity in association with RNA mis-splicing in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference - Monitoring Molecules in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. , </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms2302059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in mouse cortical glutamate uptake can be unveiled in vivo by a two-in-one quantitative microdialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring Molecules in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of CRISPR/Cas9 strategy for gene therapy of Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germana Falcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Mandillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ziegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Harting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Genetics Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA toxicity in myotonic dystrophy causes pronounced spliceopathy in astrocytes, in association with defective cell adhesion and morphology, erratic migration and impaired polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Elise Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor Laboratory Meeting on Glia in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cold Spring Harbor (New York), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the DMSXL mouse phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA affects astrocyte adhesion, spreading and migration in myotonic dystrophy, and impacts neuritogenesis through abnormal glial-neuronal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril F Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo genome editing mediates resection of the CTG repeat expansion and decreases pathological signs in a mouse model of myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrutado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril F Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Omics Approaches to Study Molecular Abnormalities in Individual Brain Cell Types of a DM1 Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerina Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting (IDMC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate dysfunction at extrasynaptic site in hippocampus of mice model of myotonic dystrophy type 1 (DM1) disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze the role of interruptions in triplet nucleotide repeats diseases: cellular model strategy and Flash-Small-Pool-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Myotonic Dystrophy type 1 families and CTG repeats interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers of Imagine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual association of an unique CAG interruption in 5’ of DM1 CTG repeats with intergenerational contraction and low somatic mosaicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the CTG repeat expansion on neuronal and astroglial physiology in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single CAG or multiple CCG interruptions within the 5’ end of CTG repeat expansions are associated with contractions across generations and stabilization of the repeat in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of glial GLT1 glutamate transporter corrects Purkinje cell dysfunction and cerebellum-dependent motor incoordination in a mouse model of myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Prigogine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel gene editing-based strategy for type 1 myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrudato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the
+ World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of myotonic dystrophy type 1 with CRISPR/Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Navas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vezzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFTCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB, The dynamic DNA structures in biology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy consortium Meeting 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacBio users 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in DM1 patients using Amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB, The dynamic DNA structures in biology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Target Laboratory, Nantes, Jun 2022, Nantes (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glial cell dysfunction in myotonic dystrophy brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dm Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gonzalez-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Japanese-French Workshop: New insights in personalized medicine for neuromuscular diseases: From Basic to Applied Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Giverny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de la Société Française de Myologie (JSFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayer AG, Jan 2021, Web Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biogen, 2021, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Tome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Myologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux facteurs de contractions CTG dans la DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées de la Société Française de Myologie (JSFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overviews of mouse models for myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askbio, Dec 2021, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CTG.CAG contraction factors in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanded repeat disorders: from mechanisms to therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanded repeat disorders: from mechanisms to therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PacBio Neuroscience day, Dec 2020, Web Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How SMRT sequencing can improve the prognosis and genetic counseling in DM1 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience PacBio day 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the DMSXL mouse model of DM1: From DNA repair to phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Biochemistry and Cell Biology, National Research Council, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of DMSXL: pros & cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myotonic Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMSXL mice adults and neonatal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENMC International Workshop on Myotonic Dystrophies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of brain cell models for neuromuscular and neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gonzalez-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incucyte User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Congress of the Young Researchers of Imagine Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unstable Microsatellites and Human Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Capri (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal neuroglial interactions in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gueriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Young Researchers in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMSXL mouse model of myotonic dystrophy: past present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en myologie, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the mechanisms of brain disease in a mouse model of myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDRU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating oligodendrocyte dysfunction in DM1 brain disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUG RNA toxicity in astrocytes is associated with adhesion and migration deficits and affects neuritogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chhuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy consortium Meeting 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Myotonic Dystrophy type 1 families and CTG repeat contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Péréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagine Young Researcher Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Targeting of the GSK3β-CUGBP1 Pathway in Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Levanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Karns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lindquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (13), pp.10650. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241310650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Delivery of Ligand-Conjugated Antisense Oligonucleotides (C16-HA-ASO) Targeting Dystrophia Myotonica Protein Kinase Transcripts for the Treatment of Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Ait Benichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry de Serres-Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (15-16), pp.810-820. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hum.2022.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-controlled and muscle-specific CRISPR/Cas9-mediated deletion of CTG-repeat expansion in the DMPK gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Provenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voellenkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2021.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cresto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3841. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31594-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a CCG-enriched expanded allele in patients with myotonic dystrophy type 1 using amplification-free long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Heiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Furling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 Transgenic Mice Exhibit Abnormal Neurotransmitter Homeostasis and Synaptic Plasticity in Association with RNA Foci and Mis-Splicing in the Hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet-Lachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.592. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23020592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical improvement of DM1 patients reflected by reversal of disease-induced gene expression in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco T P van Cruchten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniël van As</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C Glennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baziel G M van Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Okkersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.395. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-022-02591-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in Mouse Cortical Glutamate Uptake Can Be Unveiled &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; by a Two-in-One Quantitative Microdialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Corscadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.134 - 142. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschemneuro.1c00634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Cell Type-Specific Multi-Omics Approaches Reveal Impaired Programs of Glial Cell Differentiation in Mouse Culture Models of DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Polvèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.662035. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2021.662035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Somatic Mosaicism and Repeat Interruptions by Long-Read Targeted Sequencing in Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chih Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.2616. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22052616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR-223-3p and miR-24-3p as novel serum-based biomarkers for myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetris Koutalianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrie Koutsoulidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystalla Mytidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea C Kakouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasis Oulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.169 - 183. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2021.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new factors inducing CTG.CAG repeat contractions in Myotonic Dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.6 - 10. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 Phenotype Variability and Triplet Repeat Instability: Challenges in the Development of New Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.457. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Scrudato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Sourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashling Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naira Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (11), pp.4739 - 4744. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci128205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Videomicroscopy and Semiautomated Analysis of Brain Cell Culture Models of Trinucleotide Repeat Expansion Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana M Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Trinucleotide Repeats. Methods and Protocols, 2056, pp.217 - 240. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9784-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightjacket/α2δ3 deregulation is associated with cardiac conduction defects in myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Auxerre-Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Nakamori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e51114. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.51114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flash-small-pool PCR: how to transform blotting and numerous hybridization steps into a simple denatured PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (6), pp.262 - 265. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/btn-2018-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual association of a unique CAG interruption in 5′ of DM1 CTG repeats with intergenerational contractions and low somatic mosaicism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dandelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (7), pp.970 - 982. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.23531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Mice and Men: Advances in the Understanding of Neuromuscular Aspects of Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra O Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Gomes-Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2018.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-Induced (CTG⋅CAG)n Repeat Instability in the Myotonic Dystrophy Type 1 Locus: Implications for Therapeutic Genome Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen L. van Agtmaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Willemse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg D.G. van Kessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.24 - 43. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of the Glial GLT1 Glutamate Transporter and Purkinje Cell Dysfunction in a Mouse Model of Myotonic Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dinca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle M Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Prigogine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (13), pp.2718-2729. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting DMPK with antisense oligonucleotide improves muscle strength in myotonic dystrophy type 1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessina Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.465-474. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplet-repeat oligonucleotide-mediated reversal of RNA toxicity in myotonic dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Broek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. van Kuik-Romeijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (33), pp.13915-13920. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905780106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy RNA toxicity alters morphology, adhesion and migration of mouse and human astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchel González-Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Elise Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Navas-Navarro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vezzana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet-Lachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Pontual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chih Tsai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Heiner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Heiner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Dinca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Braz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonzalez-Barriga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tome" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monteil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dinca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhuon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gueriba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dandelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dogan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cintas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vergnol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batsch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massir&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Corscadden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magneron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Correa Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bassez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms2302059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Golini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Orsini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Rigamonti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola Izzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Battistini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Sizun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramanantsoa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cayetanot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Falcone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cardinali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mandillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ziegle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harting" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnefont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elise Pillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dandelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F Bourgeois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrutado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sourd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cintas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Prigogine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04259888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Lutz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Levanti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Karns" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lindquist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310650" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Provenzano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voellenkle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.11.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinc&#227;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31594-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.08.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco T P van Cruchten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l van As" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Glennon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baziel G M van Engelen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Okkersen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02591-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020592" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.1c00634" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ait Benichou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Jauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry de Serres-B&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bennett" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rigo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2022.069" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Koutalianos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrie Koutsoulidou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalla Mytidou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Kakouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasis Oulas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2021.09.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753522v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021182" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173835v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052616" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020457" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auxerre-Planti&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakamori" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Varela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashling Holland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Naouar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci128205" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753310v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00519" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23531" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2018-0035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen L. van Agtmaal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne M. Andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Willemse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Cumming" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg D.G. van Kessel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.10.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle M Leroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessina Chr&#233;tien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Pandey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Martineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Revillod" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.05.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulders" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Broek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wheeler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Kuik-Romeijn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905780106" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sicot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vergnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batsch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massir&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Navas-Navarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vezzana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet-Lachon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Correa Parra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Corscadden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchel Gonz&#225;lez-Barriga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chih Tsai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Pontual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Heiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bassez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Golini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Orsini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Rigamonti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola Izzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Battistini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Sizun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramanantsoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cayetanot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Potier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms2302059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Falcone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cardinali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mandillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ziegle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harting" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnefont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elise Pillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cresto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gueriba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dandelot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F Bourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrutado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sourd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cintas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Prigogine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Heiner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Dinca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Braz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gonzalez-Barriga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Diop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007474v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monteil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dinca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chhuon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerrera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sicot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dandelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dogan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cintas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04259888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Lutz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Levanti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Karns" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lindquist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310650" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ait Benichou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Jauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry de Serres-B&#233;rard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bennett" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2022.069" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03511841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Provenzano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voellenkle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.11.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03715682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dinc&#227;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31594-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.08.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020592" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco T P van Cruchten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l van As" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C Glennon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baziel G M van Engelen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Okkersen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02591-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.1c00634" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinc&#227;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra O Braz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.662035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052616" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Koutalianos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrie Koutsoulidou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystalla Mytidou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Kakouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasis Oulas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2021.09.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021182" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020457" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Varela" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashling Holland" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Naouar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci128205" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Dinca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8_14" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auxerre-Planti&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakamori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51114" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2018-0035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23531" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquaire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00519" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen L. van Agtmaal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne M. Andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Willemse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Cumming" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg D.G. van Kessel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.10.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle M Leroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessina Chr&#233;tien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Pandey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Martineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Revillod" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.05.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulders" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Broek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wheeler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Kuik-Romeijn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905780106" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sicot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>