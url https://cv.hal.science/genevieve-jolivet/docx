--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">genevieve-jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2705-7723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human apolipoprotein C1 transgenesis reduces atherogenesis in hypercholesterolemic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïg Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 320, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2021.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinoic acid synthesis by ALDH1A proteins is dispensable for meiosis initiation in the mouse fetal ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Stevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, p. eaaz1261. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des nouveaux outils de biotechnologie pour la xénotransplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic short-QT syndrome 1 rabbits mimic the human disease phenotype with QT/action potential duration shortening in the atria and ventricles and increased ventricular tachycardia/ventricular fibrillation inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja E Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ryan de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (10), pp.842-853. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehy761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of STAT1 expression and biological activity reveals interferon-tau-dependent STAT1-regulated SOCS genes in the bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of body weight loss through RNAi-knockdown of APOBEC1 gene expression in transgenic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection resistance conferred on mice by siRNA transgenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf A. Sawafta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.489-500. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-012-9649-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad differentiation in the rabbit: evidence of species-specific features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worsening of diet-induced atherosclerosis in a new model of transgenic rabbit expressing the human plasma phospholipid transfer protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.766-774. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.215756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma phospholipid transfer protein (PLTP) expression in transgenic rabbits is proatherogenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">''Atherosclerosis Supplements''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Atherosclerosis Supplements, 12 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1567-5688(11)70365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome integration of BAC (bacterial artificial chromosome): evidence of multiple rearrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.923-931. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-010-9368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit milk protein genes: from mRNA identification to chromatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.336-343. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107001401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical blocade of different signal transduction pathways on map kinase tyrosine phosphorylation in rabbit mammary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanio Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie bulgare des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (8), pp.889-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal control of the pig whey acidic protein (WAP) locus in trangenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Saïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 401, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of recombinant proteins in milk to improve human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.579-588. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction pathways of GH in ovine mammary acini involving regulated and functional growth hormone receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08977190500055851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation by the extracellular matrix (ECM) of prolactin-induced ALPHA s1-casein gene expression in rabbit primary mammary cells: Role of STAT5, C/EBP, and chromatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcb.20397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig whey acidic protein gene is surrounded by two ubiquitously expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1627, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo effects of a multimerized alphas1-casein enhancer on whey acidic protein gene promoter activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menck-Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 65, pp.262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the rabbit alphas1-casein gene distal enhancer on the expression of a reporter gene in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menck-Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 290, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis for the study and the control of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis for the study and the control of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix regulates alpha S1-casein gene expression in rabbit primary mammary cells and CCAAT enhancer binding protein (C/EBP) binding activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 82, pp.371-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolactin signal transduction to milk protein genes : carboxy-terminal part of the prolactin receptor and its tyrosine phosphorylation are not obligatory for JAK2 and STAT5 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 127, pp.155-169. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0303-7207(97)04005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo study of prolactin (PRL) intracellular signalling during lactogenesis in the rat: JAK/STAT pathway is activated by PRL in the mammary gland but not in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bole-Feysot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 57, pp.894-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MGF/STAT5 binding site is necessary in the distal enhancer for high prolactin induction of transfected rabbit às1-casein-CAT gene transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L'Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Tourkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 389, pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of distal and proximal regions is required for efficient prolactin regulation of transfected rabbit alphaS1-casein chloramphenicol acetyltransferase constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.1720-1730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the gene encoding rabbit às1-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 113, pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression following transfection of fish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béarzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michard-Vanhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26, pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distal region enhances the prolactin induced promoter activity of the rabbit às1-casein gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malienou-Ngassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 87, pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of the rabbit delta s1- casein cDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Krehenbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (24), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent data on the structure of rabbit milk protein genes and on the mechanism of the hormonal control of their expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (4B), pp.1145-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent data on the structure of rabbit milk protein genes and on the mechanism of the hormonal control of their expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (4), pp.1145-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human apolipoprotein c1 transgenesis to inhibit cetp and to attenuate atherosclerosis in hypercholesterolemic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th Congress of the European-Atherosclerosis-Society (EAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Maastricht, Netherlands. pp.1, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.06.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome des animaux d’élevage dans le monde: quelles applications, quelles règlementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution CRISPR-Cas 9 en élevage: Les nouvelles techniques de ré-écriture du génome des animaux de rente par mutagénèse ciblée ont elles une place en Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo EP studies in transgenic short QT syndrome type 1 rabbits reveal shortened atrial and ventricular refractory periods and higher atrial and ventricular tachyarrhythmia inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steinfurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Perez-Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82. Annual Meeting of the German Cardiac Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Cardiac Society. DEU., Mar 2016, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit, an efficient model for functional genomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGB-Net Meeting &amp; 6. Rabbit Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST RGB-Net. ITA., Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin : un nouveau modèle pour l'étude des mécanismes moléculaires qui régulent la différenciation des gonades au cours du développement précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as an efficient model for functional studies of gonad differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits to validate apobec-1 as a target for obesity treatment using siRNA technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. I. Harosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UC Davis Transgenic Animal Research Conference VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Davis] (UC Davis). USA., Aug 2011, Tahoe City, United States. pp.917-918, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-011-9570-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transgénèse chez les Mammifères autres que la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ROCAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Opérationnel de Centres pour faciliter l'Accès et la Distribution des modèles souris (ROCAD). FRA., Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits: new tools for multiple applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de la Société Swiss Laboratory Animal Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Suisse pour l'Etude des Animaux de Laboratoire. CHE., Nov 2011, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation gonadique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATSTOP: Generation of transgenic rabbits with RNAi technology for the validation of ApoBec-1 as a new anti-obesity target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzik Harosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan des programmes Emergence-2007 et RIB-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of meganuclease in transgenesis: a new strategy to obtain a targeted integration and a controlled expression of transgenes in mammalians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Transgenic Technology Meeting (TT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-010-9366-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de lapins transgéniques pour la protéine srebp-1 et conséquences sur les lipides intramusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure chromatinienne et expression des gènes d'un locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de cultures mammaires pour l'etude des glandes mammaires. Opportunite et problemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malienou Ngassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Dairy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-mechanical remodeling in transgenic short QT 1 syndrome rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ryan de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Heart Rhythm, 14 (Supplement 5), 91 p., 2017, Heart Rhythm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo EP studies in transgenic short QT rabbits reveal shortened atrial and ventricular refractory periods and higher atrial and ventricular tachyarrhythmia inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steinfurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Perez-Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Scientific of the Heart Rhythm 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Heart Rhythm, 13 (Supplement 5), 2016, Heart Rhythm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation de gamètes &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; à partir de cellules iPS de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of gene pathways involved in gonad differentiation in foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic short QT syndrome type 1 rabbits (HERG-N588K) exhibit shortened cardiac repolarization, ventricular fibrillation, and sudden death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Topf Aguiar de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Heart Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Circulation, 130 (Supplement 2), 2014, Circulation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits to prepare pharmaceutical proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabbit Biotechnology. Rabbit genomics, transgenesis, cloning and models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-90-481-2226-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">genevieve-jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2705-7723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human apolipoprotein C1 transgenesis reduces atherogenesis in hypercholesterolemic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïg Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 320, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2021.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinoic acid synthesis by ALDH1A proteins is dispensable for meiosis initiation in the mouse fetal ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Stevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, p. eaaz1261. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des nouveaux outils de biotechnologie pour la xénotransplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic short-QT syndrome 1 rabbits mimic the human disease phenotype with QT/action potential duration shortening in the atria and ventricles and increased ventricular tachycardia/ventricular fibrillation inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja E Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ryan de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (10), pp.842-853. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehy761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of STAT1 expression and biological activity reveals interferon-tau-dependent STAT1-regulated SOCS genes in the bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of body weight loss through RNAi-knockdown of APOBEC1 gene expression in transgenic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection resistance conferred on mice by siRNA transgenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf A. Sawafta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.489-500. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-012-9649-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad differentiation in the rabbit: evidence of species-specific features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worsening of diet-induced atherosclerosis in a new model of transgenic rabbit expressing the human plasma phospholipid transfer protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.766-774. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.215756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma phospholipid transfer protein (PLTP) expression in transgenic rabbits is proatherogenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">''Atherosclerosis Supplements''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Atherosclerosis Supplements, 12 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1567-5688(11)70365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome integration of BAC (bacterial artificial chromosome): evidence of multiple rearrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.923-931. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-010-9368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit milk protein genes: from mRNA identification to chromatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.336-343. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107001401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical blocade of different signal transduction pathways on map kinase tyrosine phosphorylation in rabbit mammary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanio Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie bulgare des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (8), pp.889-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal control of the pig whey acidic protein (WAP) locus in trangenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Saïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 401, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of recombinant proteins in milk to improve human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.579-588. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction pathways of GH in ovine mammary acini involving regulated and functional growth hormone receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08977190500055851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation by the extracellular matrix (ECM) of prolactin-induced ALPHA s1-casein gene expression in rabbit primary mammary cells: Role of STAT5, C/EBP, and chromatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcb.20397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig whey acidic protein gene is surrounded by two ubiquitously expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1627, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo effects of a multimerized alphas1-casein enhancer on whey acidic protein gene promoter activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menck-Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 65, pp.262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the rabbit alphas1-casein gene distal enhancer on the expression of a reporter gene in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menck-Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 290, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis for the study and the control of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis for the study and the control of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix regulates alpha S1-casein gene expression in rabbit primary mammary cells and CCAAT enhancer binding protein (C/EBP) binding activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 82, pp.371-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolactin signal transduction to milk protein genes : carboxy-terminal part of the prolactin receptor and its tyrosine phosphorylation are not obligatory for JAK2 and STAT5 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 127, pp.155-169. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0303-7207(97)04005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo study of prolactin (PRL) intracellular signalling during lactogenesis in the rat: JAK/STAT pathway is activated by PRL in the mammary gland but not in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bole-Feysot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 57, pp.894-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MGF/STAT5 binding site is necessary in the distal enhancer for high prolactin induction of transfected rabbit às1-casein-CAT gene transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L'Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Tourkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 389, pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of distal and proximal regions is required for efficient prolactin regulation of transfected rabbit alphaS1-casein chloramphenicol acetyltransferase constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.1720-1730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the gene encoding rabbit às1-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 113, pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression following transfection of fish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béarzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michard-Vanhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26, pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distal region enhances the prolactin induced promoter activity of the rabbit às1-casein gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malienou-Ngassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 87, pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of the rabbit delta s1- casein cDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Krehenbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (24), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent data on the structure of rabbit milk protein genes and on the mechanism of the hormonal control of their expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (4B), pp.1145-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent data on the structure of rabbit milk protein genes and on the mechanism of the hormonal control of their expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (4), pp.1145-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human apolipoprotein c1 transgenesis to inhibit cetp and to attenuate atherosclerosis in hypercholesterolemic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th Congress of the European-Atherosclerosis-Society (EAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Maastricht, Netherlands. pp.1, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.06.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome des animaux d’élevage dans le monde: quelles applications, quelles règlementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution CRISPR-Cas 9 en élevage: Les nouvelles techniques de ré-écriture du génome des animaux de rente par mutagénèse ciblée ont elles une place en Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo EP studies in transgenic short QT syndrome type 1 rabbits reveal shortened atrial and ventricular refractory periods and higher atrial and ventricular tachyarrhythmia inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steinfurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Perez-Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82. Annual Meeting of the German Cardiac Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Cardiac Society. DEU., Mar 2016, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit, an efficient model for functional genomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGB-Net Meeting &amp; 6. Rabbit Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST RGB-Net. ITA., Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin : un nouveau modèle pour l'étude des mécanismes moléculaires qui régulent la différenciation des gonades au cours du développement précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as an efficient model for functional studies of gonad differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits to validate apobec-1 as a target for obesity treatment using siRNA technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. I. Harosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UC Davis Transgenic Animal Research Conference VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Davis] (UC Davis). USA., Aug 2011, Tahoe City, United States. pp.917-918, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-011-9570-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation gonadique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transgénèse chez les Mammifères autres que la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ROCAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Opérationnel de Centres pour faciliter l'Accès et la Distribution des modèles souris (ROCAD). FRA., Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits: new tools for multiple applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de la Société Swiss Laboratory Animal Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Suisse pour l'Etude des Animaux de Laboratoire. CHE., Nov 2011, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATSTOP: Generation of transgenic rabbits with RNAi technology for the validation of ApoBec-1 as a new anti-obesity target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzik Harosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan des programmes Emergence-2007 et RIB-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of meganuclease in transgenesis: a new strategy to obtain a targeted integration and a controlled expression of transgenes in mammalians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Transgenic Technology Meeting (TT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-010-9366-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de lapins transgéniques pour la protéine srebp-1 et conséquences sur les lipides intramusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure chromatinienne et expression des gènes d'un locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de cultures mammaires pour l'etude des glandes mammaires. Opportunite et problemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malienou Ngassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Dairy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-mechanical remodeling in transgenic short QT 1 syndrome rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ryan de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Heart Rhythm, 14 (Supplement 5), 91 p., 2017, Heart Rhythm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo EP studies in transgenic short QT rabbits reveal shortened atrial and ventricular refractory periods and higher atrial and ventricular tachyarrhythmia inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steinfurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Perez-Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Scientific of the Heart Rhythm 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Heart Rhythm, 13 (Supplement 5), 2016, Heart Rhythm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation de gamètes &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; à partir de cellules iPS de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of gene pathways involved in gonad differentiation in foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic short QT syndrome type 1 rabbits (HERG-N588K) exhibit shortened cardiac repolarization, ventricular fibrillation, and sudden death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Topf Aguiar de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Heart Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Circulation, 130 (Supplement 2), 2014, Circulation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits to prepare pharmaceutical proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabbit Biotechnology. Rabbit genomics, transgenesis, cloning and models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-90-481-2226-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0E244BB"/>
+    <w:nsid w:val="9C531244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-jolivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2705-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Le Guern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2021.01.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja E Odening" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bodi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Franke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Rieke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ryan de Medeiros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf A. Sawafta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9649-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTNMWVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Masson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Deckert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Gautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrumaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.215756" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5688(11)70365-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKL97GQT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-010-9368-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM2JJTPZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001401" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nikolova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanio Mitev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8ZRCMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Chun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08977190500055851" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.20397" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menck-Le Bourhis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pantano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meusnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goupille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0303-7207(97)04005-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM56FM6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jahn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bole-Feysot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;arzotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michard-Vanhee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou-Ngassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Krehenbuhl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725703v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clergue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737547v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Guern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.06.233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steinfurt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Perez-Feliz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Harosh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva da Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-011-9570-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193667v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzik Harosh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Houdebine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-010-9366-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Prince" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Viglietta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750879v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou Ngassa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602743v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Odening" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstractsonline.com/pp8/#!/4227/presentation/12040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400862.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Topf Aguiar de Medeiros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://circ.ahajournals.org/content/130/Suppl_2/A15529" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ripoll" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-jolivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2705-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Le Guern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2021.01.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja E Odening" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bodi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Franke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Rieke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ryan de Medeiros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf A. Sawafta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9649-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTNMWVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Masson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Deckert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Gautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrumaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.215756" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5688(11)70365-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKL97GQT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-010-9368-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM2JJTPZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001401" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nikolova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanio Mitev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8ZRCMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Chun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08977190500055851" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.20397" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menck-Le Bourhis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pantano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meusnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goupille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0303-7207(97)04005-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM56FM6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jahn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bole-Feysot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;arzotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michard-Vanhee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou-Ngassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Krehenbuhl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725703v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clergue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737547v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Guern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.06.233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steinfurt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Perez-Feliz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Harosh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva da Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-011-9570-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807862v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193667v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzik Harosh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Houdebine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-010-9366-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Prince" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Viglietta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750879v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou Ngassa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602743v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Odening" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstractsonline.com/pp8/#!/4227/presentation/12040" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400862.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Topf Aguiar de Medeiros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://circ.ahajournals.org/content/130/Suppl_2/A15529" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ripoll" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>