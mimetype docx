--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">genevieve-jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2705-7723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human apolipoprotein C1 transgenesis reduces atherogenesis in hypercholesterolemic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïg Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 320, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2021.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinoic acid synthesis by ALDH1A proteins is dispensable for meiosis initiation in the mouse fetal ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Stevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, p. eaaz1261. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des nouveaux outils de biotechnologie pour la xénotransplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic short-QT syndrome 1 rabbits mimic the human disease phenotype with QT/action potential duration shortening in the atria and ventricles and increased ventricular tachycardia/ventricular fibrillation inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja E Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ryan de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (10), pp.842-853. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehy761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of STAT1 expression and biological activity reveals interferon-tau-dependent STAT1-regulated SOCS genes in the bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of body weight loss through RNAi-knockdown of APOBEC1 gene expression in transgenic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection resistance conferred on mice by siRNA transgenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf A. Sawafta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.489-500. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-012-9649-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad differentiation in the rabbit: evidence of species-specific features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worsening of diet-induced atherosclerosis in a new model of transgenic rabbit expressing the human plasma phospholipid transfer protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.766-774. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.215756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma phospholipid transfer protein (PLTP) expression in transgenic rabbits is proatherogenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">''Atherosclerosis Supplements''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Atherosclerosis Supplements, 12 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1567-5688(11)70365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome integration of BAC (bacterial artificial chromosome): evidence of multiple rearrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.923-931. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-010-9368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit milk protein genes: from mRNA identification to chromatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.336-343. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107001401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical blocade of different signal transduction pathways on map kinase tyrosine phosphorylation in rabbit mammary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanio Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie bulgare des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (8), pp.889-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal control of the pig whey acidic protein (WAP) locus in trangenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Saïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 401, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of recombinant proteins in milk to improve human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.579-588. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction pathways of GH in ovine mammary acini involving regulated and functional growth hormone receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08977190500055851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation by the extracellular matrix (ECM) of prolactin-induced ALPHA s1-casein gene expression in rabbit primary mammary cells: Role of STAT5, C/EBP, and chromatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcb.20397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig whey acidic protein gene is surrounded by two ubiquitously expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1627, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo effects of a multimerized alphas1-casein enhancer on whey acidic protein gene promoter activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menck-Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 65, pp.262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the rabbit alphas1-casein gene distal enhancer on the expression of a reporter gene in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menck-Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 290, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis for the study and the control of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis for the study and the control of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix regulates alpha S1-casein gene expression in rabbit primary mammary cells and CCAAT enhancer binding protein (C/EBP) binding activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 82, pp.371-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolactin signal transduction to milk protein genes : carboxy-terminal part of the prolactin receptor and its tyrosine phosphorylation are not obligatory for JAK2 and STAT5 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 127, pp.155-169. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0303-7207(97)04005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo study of prolactin (PRL) intracellular signalling during lactogenesis in the rat: JAK/STAT pathway is activated by PRL in the mammary gland but not in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bole-Feysot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 57, pp.894-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MGF/STAT5 binding site is necessary in the distal enhancer for high prolactin induction of transfected rabbit às1-casein-CAT gene transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L'Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Tourkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 389, pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of distal and proximal regions is required for efficient prolactin regulation of transfected rabbit alphaS1-casein chloramphenicol acetyltransferase constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.1720-1730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the gene encoding rabbit às1-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 113, pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression following transfection of fish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béarzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michard-Vanhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26, pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distal region enhances the prolactin induced promoter activity of the rabbit às1-casein gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malienou-Ngassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 87, pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of the rabbit delta s1- casein cDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Krehenbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (24), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent data on the structure of rabbit milk protein genes and on the mechanism of the hormonal control of their expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (4B), pp.1145-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent data on the structure of rabbit milk protein genes and on the mechanism of the hormonal control of their expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (4), pp.1145-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human apolipoprotein c1 transgenesis to inhibit cetp and to attenuate atherosclerosis in hypercholesterolemic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th Congress of the European-Atherosclerosis-Society (EAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Maastricht, Netherlands. pp.1, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.06.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome des animaux d’élevage dans le monde: quelles applications, quelles règlementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution CRISPR-Cas 9 en élevage: Les nouvelles techniques de ré-écriture du génome des animaux de rente par mutagénèse ciblée ont elles une place en Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo EP studies in transgenic short QT syndrome type 1 rabbits reveal shortened atrial and ventricular refractory periods and higher atrial and ventricular tachyarrhythmia inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steinfurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Perez-Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82. Annual Meeting of the German Cardiac Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Cardiac Society. DEU., Mar 2016, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit, an efficient model for functional genomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGB-Net Meeting &amp; 6. Rabbit Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST RGB-Net. ITA., Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin : un nouveau modèle pour l'étude des mécanismes moléculaires qui régulent la différenciation des gonades au cours du développement précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as an efficient model for functional studies of gonad differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits to validate apobec-1 as a target for obesity treatment using siRNA technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. I. Harosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UC Davis Transgenic Animal Research Conference VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Davis] (UC Davis). USA., Aug 2011, Tahoe City, United States. pp.917-918, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-011-9570-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation gonadique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transgénèse chez les Mammifères autres que la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ROCAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Opérationnel de Centres pour faciliter l'Accès et la Distribution des modèles souris (ROCAD). FRA., Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits: new tools for multiple applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de la Société Swiss Laboratory Animal Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Suisse pour l'Etude des Animaux de Laboratoire. CHE., Nov 2011, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATSTOP: Generation of transgenic rabbits with RNAi technology for the validation of ApoBec-1 as a new anti-obesity target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzik Harosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan des programmes Emergence-2007 et RIB-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of meganuclease in transgenesis: a new strategy to obtain a targeted integration and a controlled expression of transgenes in mammalians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Transgenic Technology Meeting (TT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-010-9366-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de lapins transgéniques pour la protéine srebp-1 et conséquences sur les lipides intramusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure chromatinienne et expression des gènes d'un locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de cultures mammaires pour l'etude des glandes mammaires. Opportunite et problemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malienou Ngassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Dairy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-mechanical remodeling in transgenic short QT 1 syndrome rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ryan de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Heart Rhythm, 14 (Supplement 5), 91 p., 2017, Heart Rhythm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo EP studies in transgenic short QT rabbits reveal shortened atrial and ventricular refractory periods and higher atrial and ventricular tachyarrhythmia inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steinfurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Perez-Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Scientific of the Heart Rhythm 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Heart Rhythm, 13 (Supplement 5), 2016, Heart Rhythm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation de gamètes &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; à partir de cellules iPS de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of gene pathways involved in gonad differentiation in foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic short QT syndrome type 1 rabbits (HERG-N588K) exhibit shortened cardiac repolarization, ventricular fibrillation, and sudden death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Topf Aguiar de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Heart Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Circulation, 130 (Supplement 2), 2014, Circulation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits to prepare pharmaceutical proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabbit Biotechnology. Rabbit genomics, transgenesis, cloning and models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-90-481-2226-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Jolivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">genevieve-jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2705-7723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human apolipoprotein C1 transgenesis reduces atherogenesis in hypercholesterolemic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïg Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 320, pp.10-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2021.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinoic acid synthesis by ALDH1A proteins is dispensable for meiosis initiation in the mouse fetal ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Amandine Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Stevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, p. eaaz1261. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic short-QT syndrome 1 rabbits mimic the human disease phenotype with QT/action potential duration shortening in the atria and ventricles and increased ventricular tachycardia/ventricular fibrillation inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja E Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ryan de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (10), pp.842-853. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehy761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des nouveaux outils de biotechnologie pour la xénotransplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of STAT1 expression and biological activity reveals interferon-tau-dependent STAT1-regulated SOCS genes in the bovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of body weight loss through RNAi-knockdown of APOBEC1 gene expression in transgenic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection resistance conferred on mice by siRNA transgenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf A. Sawafta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.489-500. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-012-9649-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonad differentiation in the rabbit: evidence of species-specific features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worsening of diet-induced atherosclerosis in a new model of transgenic rabbit expressing the human plasma phospholipid transfer protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.766-774. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.215756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma phospholipid transfer protein (PLTP) expression in transgenic rabbits is proatherogenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">''Atherosclerosis Supplements''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Atherosclerosis Supplements, 12 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1567-5688(11)70365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome integration of BAC (bacterial artificial chromosome): evidence of multiple rearrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.923-931. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-010-9368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit milk protein genes: from mRNA identification to chromatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.336-343. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107001401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical blocade of different signal transduction pathways on map kinase tyrosine phosphorylation in rabbit mammary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanio Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie bulgare des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (8), pp.889-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal control of the pig whey acidic protein (WAP) locus in trangenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Saïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 401, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of recombinant proteins in milk to improve human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.579-588. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction pathways of GH in ovine mammary acini involving regulated and functional growth hormone receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08977190500055851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian-specific expression of a new gene regulated by the goat PIS region and transcribed by a FOXL2 bidirectional promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation by the extracellular matrix (ECM) of prolactin-induced ALPHA s1-casein gene expression in rabbit primary mammary cells: Role of STAT5, C/EBP, and chromatin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcb.20397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig whey acidic protein gene is surrounded by two ubiquitously expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1627, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo effects of a multimerized alphas1-casein enhancer on whey acidic protein gene promoter activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menck-Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 65, pp.262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the rabbit alphas1-casein gene distal enhancer on the expression of a reporter gene in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menck-Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 290, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis for the study and the control of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis for the study and the control of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular matrix regulates alpha S1-casein gene expression in rabbit primary mammary cells and CCAAT enhancer binding protein (C/EBP) binding activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaumaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 82, pp.371-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolactin signal transduction to milk protein genes : carboxy-terminal part of the prolactin receptor and its tyrosine phosphorylation are not obligatory for JAK2 and STAT5 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 127, pp.155-169. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0303-7207(97)04005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo study of prolactin (PRL) intracellular signalling during lactogenesis in the rat: JAK/STAT pathway is activated by PRL in the mammary gland but not in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bole-Feysot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 57, pp.894-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MGF/STAT5 binding site is necessary in the distal enhancer for high prolactin induction of transfected rabbit às1-casein-CAT gene transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L'Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Tourkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 389, pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of distal and proximal regions is required for efficient prolactin regulation of transfected rabbit alphaS1-casein chloramphenicol acetyltransferase constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.1720-1730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the gene encoding rabbit às1-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 113, pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression following transfection of fish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béarzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michard-Vanhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26, pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distal region enhances the prolactin induced promoter activity of the rabbit às1-casein gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malienou-Ngassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 87, pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of the rabbit delta s1- casein cDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Krehenbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (24), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent data on the structure of rabbit milk protein genes and on the mechanism of the hormonal control of their expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (4B), pp.1145-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent data on the structure of rabbit milk protein genes and on the mechanism of the hormonal control of their expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (4), pp.1145-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human apolipoprotein c1 transgenesis to inhibit cetp and to attenuate atherosclerosis in hypercholesterolemic rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th Congress of the European-Atherosclerosis-Society (EAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Maastricht, Netherlands. pp.1, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.06.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome des animaux d’élevage dans le monde: quelles applications, quelles règlementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution CRISPR-Cas 9 en élevage: Les nouvelles techniques de ré-écriture du génome des animaux de rente par mutagénèse ciblée ont elles une place en Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the long-range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo EP studies in transgenic short QT syndrome type 1 rabbits reveal shortened atrial and ventricular refractory periods and higher atrial and ventricular tachyarrhythmia inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steinfurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Perez-Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82. Annual Meeting of the German Cardiac Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Cardiac Society. DEU., Mar 2016, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit, an efficient model for functional genomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGB-Net Meeting &amp; 6. Rabbit Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST RGB-Net. ITA., Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamelia Kara-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eozenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin : un nouveau modèle pour l'étude des mécanismes moléculaires qui régulent la différenciation des gonades au cours du développement précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as an efficient model for functional studies of gonad differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits to validate apobec-1 as a target for obesity treatment using siRNA technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. I. Harosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UC Davis Transgenic Animal Research Conference VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Davis] (UC Davis). USA., Aug 2011, Tahoe City, United States. pp.917-918, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-011-9570-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transgénèse chez les Mammifères autres que la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ROCAD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Opérationnel de Centres pour faciliter l'Accès et la Distribution des modèles souris (ROCAD). FRA., Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits: new tools for multiple applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de la Société Swiss Laboratory Animal Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Suisse pour l'Etude des Animaux de Laboratoire. CHE., Nov 2011, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation gonadique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATSTOP: Generation of transgenic rabbits with RNAi technology for the validation of ApoBec-1 as a new anti-obesity target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzik Harosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan des programmes Emergence-2007 et RIB-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of meganuclease in transgenesis: a new strategy to obtain a targeted integration and a controlled expression of transgenes in mammalians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Houdebine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Transgenic Technology Meeting (TT2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-010-9366-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de lapins transgéniques pour la protéine srebp-1 et conséquences sur les lipides intramusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Prince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure chromatinienne et expression des gènes d'un locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénèse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de cultures mammaires pour l'etude des glandes mammaires. Opportunite et problemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malienou Ngassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Dairy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une étiquette FLAG à la protéine TOPAZ1 par recombinaison homologue directement dans le zygote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-mechanical remodeling in transgenic short QT 1 syndrome rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ryan de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Rhythm 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Heart Rhythm, 14 (Supplement 5), 91 p., 2017, Heart Rhythm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies of the distal regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range regulation of FOXL2 expression by epigenome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo EP studies in transgenic short QT rabbits reveal shortened atrial and ventricular refractory periods and higher atrial and ventricular tachyarrhythmia inducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steinfurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Perez-Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Scientific of the Heart Rhythm 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Heart Rhythm, 13 (Supplement 5), 2016, Heart Rhythm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation de gamètes &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; à partir de cellules iPS de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rabbit as a model for the study of gene pathways involved in gonad differentiation in foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana E. Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic short QT syndrome type 1 rabbits (HERG-N588K) exhibit shortened cardiac repolarization, ventricular fibrillation, and sudden death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Odening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlind Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaela Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Topf Aguiar de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Heart Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Circulation, 130 (Supplement 2), 2014, Circulation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic rabbits to prepare pharmaceutical proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabbit Biotechnology. Rabbit genomics, transgenesis, cloning and models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 978-90-481-2226-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C531244"/>
+    <w:nsid w:val="6A7CAE5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-jolivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2705-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Le Guern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2021.01.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja E Odening" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bodi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Franke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Rieke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ryan de Medeiros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf A. Sawafta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9649-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTNMWVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Masson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Deckert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Gautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrumaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.215756" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5688(11)70365-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKL97GQT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-010-9368-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM2JJTPZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001401" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nikolova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanio Mitev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8ZRCMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Chun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08977190500055851" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.20397" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menck-Le Bourhis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pantano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meusnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goupille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0303-7207(97)04005-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM56FM6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jahn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bole-Feysot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;arzotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michard-Vanhee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou-Ngassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Krehenbuhl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725703v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clergue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737547v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Guern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.06.233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steinfurt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Perez-Feliz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Harosh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva da Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-011-9570-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807862v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193667v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzik Harosh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Houdebine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-010-9366-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Prince" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Viglietta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750879v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou Ngassa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602743v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Odening" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstractsonline.com/pp8/#!/4227/presentation/12040" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400862.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Topf Aguiar de Medeiros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://circ.ahajournals.org/content/130/Suppl_2/A15529" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ripoll" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-jolivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2705-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Le Guern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2021.01.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Chassot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Rolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stevant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja E Odening" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bodi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Franke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Rieke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ryan de Medeiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy761" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf A. Sawafta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9649-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTNMWVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Masson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Deckert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Gautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrumaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.215756" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrumaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1567-5688(11)70365-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKL97GQT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-010-9368-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GM2JJTPZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001401" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nikolova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanio Mitev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8ZRCMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Chun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08977190500055851" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.02.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6S1F3P7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.20397" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menck-Le Bourhis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pantano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meusnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goupille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0303-7207(97)04005-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM56FM6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jahn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bole-Feysot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;arzotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michard-Vanhee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou-Ngassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Krehenbuhl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725703v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clergue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737547v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Guern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.06.233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steinfurt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Perez-Feliz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Harosh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva da Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-011-9570-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193667v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzik Harosh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Houdebine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-010-9366-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Prince" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Viglietta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750879v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou Ngassa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602743v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Odening" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstractsonline.com/pp8/#!/4227/presentation/12040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400862.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Topf Aguiar de Medeiros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://circ.ahajournals.org/content/130/Suppl_2/A15529" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ripoll" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>