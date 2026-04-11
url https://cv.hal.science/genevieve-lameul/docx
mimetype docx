--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Lameul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab : pour une coopération des praticiens et des chercheurs en pédagogie à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail pédagogique dans le supérieur. Essai de modélisation des dimensions numérique et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.105-115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La téléprésence en formation : Définitions et dispositifs issus d’une recension systématique des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taschereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Meyer, F., Lameul, G. et Bolduc, S. Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et enquête collective. Quelle recherche coopérative pour accompagner l’innovation pédagogique dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lorcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roullais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bolduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi3.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INTRODUCTION DU EPORTFOLIO DANS L’ENSEIGNEMENT SUPÉRIEUR : UNE OPPORTUNITÉ DE DIVERSIFIER LES DÉMARCHES ÉVALUATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial apprentissage des adultes et envrionnements numériques, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du eportfolio à l’université : questionnements autour de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJSOTL_RCACEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la formation à l’enseignement sur les pratiques des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(2017). Augmenting De Ketele’s model for university pedagogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing new professors in class : initial results of the effects of short-term training on teaching practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour en actualité de la notion de démarche dispositive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, http://journals.openedition.org/dms/926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quality of Learning in Digital Learning Environments: State of the Art and Research Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Higher Education Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sa posture professionnelle pour mieux aborder les situations pédagogiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, http://journals.openedition.org/dms/1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage en formation alternée dans l'enseignement supérieur: pour quel développement professionnel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le stage en formation, tendances et résistances., 35, http://edso.revues.org/689. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs hybrides et développement professionnel : Effets spécifiques des différentes configurations de dispositif sur le développement professionnel des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'exploitation des résultats et diffusion auprès des acteurs de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Docq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, e-301, pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former et se transformer : perspective critique et formation universitaire aux métiers de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28-1/2012, http://ripes.revues.org/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs praticiens sur le dispositif de formation hybride FORSE : comment les enseignants transforment-ils leur modèle pédagogique en intervenant en ligne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension socio-collaborative d'un débat sur forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'usage des technologies d'information et de communication en formation d'enseignants sur la construction des postures professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu d'une situation de liberté dans un dispositif contraint : Quelle possible compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (8), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-analyse d’un parcours professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé, présent et avenir des récits de vie en recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Laval (Québec), Oct 2025, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du processus de transformation des perspectives sur l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Brest, May 2025, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation comme espace de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université du Mans, Nov 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les environnements capacitants développementaux : un levier « naturel » au développement professionnel pédagogique des enseignants du supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023 : "Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, au cœur d’une dynamique capacitante propice au développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023, Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking or not Seeking Help? Using an Online Learning Environment in an Adult Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Betrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS Research Network Sociology of Education International Mid-term Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS - Sociologia de l'educazione, Apr 2023, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) méthodologie(s) pour favoriser l’émergence d’une communauté d’enquête en pédagogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Méthodologies de la recherche” du Centre de recherche sur l’éducation, les apprentissages et la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation environnementale dans une formation pour adultes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum citoyen international de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’alternance à l’Université à l’épreuve de la réforme de 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque RUMEF - La réforme permanente de la formation continue. Quels enjeux pour l’éducation des adultes et les métiers de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUMEF - Université Picardie Jules Verne, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche critique et constructive de la formation des adultes (Symposium coordonné par Isabelle Houot et Emmanuel Triby : Se faire adulte avec la formation. Pour un observatoire critique des transformations de la formation des adultes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formation-Action-Recherche à l’Université et son ingénierie coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, la Formation et les pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-ICP, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'appuyer sur les interactions pour comprendre et documenter l'activité de l'enseignant et des étudiantrs en cours synchrones à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’Innovation Pédagogique à l’Épreuve de l’Enseignement à Distance dans les établissements à accès régulé : Bilan, Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie, Jul 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIPU (Annulé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de pédagogie universitaire 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lison, C., Lameul, G. et Demougeot-Lebel et Sylvestre, E. (2020 annulé). Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs, Congrès AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des objets-frontières : un levier de la transformation de la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les espaces culturels de formation : quels nouveaux rapports aux savoirs ? 7ème Colloque International Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’importance des représentations des nouveaux enseignants-chercheurs dans la construction de leur posture professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Entrer dans le métier d’enseignant-chercheur dans un environnement universitaire en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, 2019, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche à partir des travaux de deux chercheures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du laboratoire Cirnef Pédagogie et numérique dans l’enseignement supérieur. Rouen, le 18 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de posture pour éclairer le développement (professionnel) pédagogique (ou l’inverse !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AIPU France 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU (Association Internationale de Pédagogie Universitaire), May 2019, Strasbourg, France. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une démarche de recherche-formation-action en une ingénierie coopérative pour mieux accompagner le développement professionnel des étudiants. Symposium : La recherche participative pour mieux accompagner les acteurs de la formation initiale en enseignement N. Monney & A. Gagné (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la réflexivité en formation avec un eportfolio de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Formation 2018 2e colloque e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de téléprésence dans l’enseignement supérieur : la présence pédagogique et l’engagement interactionnel des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRTA, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre d’analyse pour l’étude de la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.13910.29768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional development of the teachers-researchers: elaboration of an expert posture between research and teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : University Teaching and Learning in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, facilitateur des collaborations inter-nations en formation d'enseignants dans le supérieur : conditions et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté pour l'innovation et la recherche sur les technologies dans l'enseignement/apprentissage; Université du Québec à Montréal, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation du métier, entre interculturalité et formation de soi : vers une nouvelle professionnalité des enseignants-chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Monteagudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et Formation de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université François Rabelais - Tours, Jun 2017, Rennes, France. https://voyageformation.sciencesconf.org/resource/page/id/5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Regards croisés sur l’enseignement dans le supérieur et ses pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'Université de Lorraine : retours sur le premier séminaire de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; SU2IP, Jan 2017, Nancy, France. http://sup.univ-lorraine.fr/apprendre-et-enseigner-a-luniversite-de-lorraine-retours-sur-le-premier-seminaire-de-pedagogie-universitaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du symposium « Le e-portfolio comme dispositif d’apprentissage : quelles valeurs sous-tendent son implantation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 29ème Congrès International de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche orientée par la conception, une voie pour soutenir le développement professionnel des conseillers pédagogiques : le cas du projet TOPIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Proust-Androwkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un « bon prof » à l’université : enjeux et paradoxes de l’injonction pédagogique. Interroger « l’innovation » : management ou autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée pédagogique de la Faculté des LLSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et action pour stimuler l’innovation en pédagogie universitaire. Comprendre la pédagogie universitaire au sein du dialogue entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation ou valorisation de l’expérience pour le développement professionnel ? Analyse et formalisation des pratiques dans un e-portfolio de formation professionnalisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l’AFIRSE - Diversidade e Complexidade da Avaliação em Educação e Formação Contributos da Investigação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE, Jan 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche e-portfolio au service de la construction identitaire en formation d’adultes, colloque scientifique international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. http://www.trigone.univ-lille1.fr/eformation2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités à l'heure de la pédagogie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter et valoriser l’expérience en formation professionnalisante à l’Université. Analyser et formaliser les pratiques dans un démarche e-portfolio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’ADMEE - L’évaluation à la lumière des contextes et des disciplines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RVAE, Jan 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser l’innovation dans ses pratiques pédagogiques pour améliorer la qualité de l’enseignement : pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la pédagogie innovante à l’UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France. https://www.youtube.com/watch?v=krWMIJzP4JQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques : regards croisés - présentation du programme de recherche UQAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement du Suptice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 1; Université Rennes 2, Nov 2014, Rennes, France. https://vimeo.com/116844425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre conscience de sa “posture” pour faire évoluer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche "Faire corps, perspectives plurielles de la recherche sur le corps aujourd’hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France. https://www.lairedu.fr/media/video/conference/seance-1-corps-expression-artistique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une posture professionnelle spécifique de formateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ENSVN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective d’autoformation transformatrice soutenue par une démarche e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur l’Autoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire numérique : questionnements autour des articulations recherche-pratiques-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l’AIPU (Association internationale de pédagogique universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Practices as a melting-pot for the building of professional positions in block-release training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research ECER 2014, "The Past, the Present and Future of Educational Research in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former avec le numérique : une catégorisation de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former au et par le numérique dans les masters MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Numérique pour l'Enseignement Supérieur (MINES-DGESIP); DGESCO, Jul 2013, Montepellier, France. http://www.montpellier.iufm.fr/internet/site/_documents/seminaire-tice/modele/index.php?f=video&amp;id_video=07-Quelles-configurations-des-dispositifs-hybrides-de-formation-pour-favoriser-l-apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hybrid learning courses on teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennale EARLI conference for Research on Learning and Instruction “Responsible Teaching and sustainable learning”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalizing adult learners in the French University: a case-study using portfolios and reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Professionalisation of Adult Educators - International and Comparative Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREA Research network “Adult Educators, Trainers and their Professional Development" (ReNAdET) - Asia-Europe Meeting for Lifelong Learning (ASEM LLL), Nov 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Formation initiale et continue en évaluation des apprentissages, quelle articulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2013, Fribourg, Suisse. http://www.sr-hepfr.ch/admee/home/fiche_contribution.php?id=178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides : nouvelle perspective pour une pédagogie de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France. http://www.marsouin.org/spip.php?page=org_seminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie des dispositifs hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of Hybrid Learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Transformative Learning at the University: a Case Study of Action-Learning in an Adult Learning Educational Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides. Quels effets sur le développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Manusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2012, Trois-Rivières, Québec, Canada. https://archive-ouverte.unige.ch/unige:23093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants du supérieur à l’usage pédagogique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants du supérieur et contexte institutionnel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Mondiale des Sciences de l'Education, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation sur l'apprentissage et le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.110-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique &amp;quot;e-learning et Pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur la "pédagogie universitaire numérique". Regard et rôle de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPR, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre de référence pour l'évaluation des dispositifs de formation hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l'Adméé-Europe - Evaluation et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adméé-Europe, Jan 2011, Paris, France. https://archive-ouverte.unige.ch/unige:21668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of hybrid learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennal of the International Study Association on Teachers and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISATT, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation hybrides sur le développement professionnel. Elaboration d'un cadre conceptuel et méthodologique dans la recherche Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers at the University in time of crisis: implications of Transformative Learning for adult learning, educational programs and curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Learning in Time of Crisis: Individual and Collective Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece. pp.596-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du web social en enseignement et en recherche : une opportunité pour ré-inventer l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Enseigner et apprendre dans l'université 2.0 : cohérences, tensions et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation, 2011, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle enseignante : petite histoire de la construction d'une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et d'accompagnement à l'usage pédagogique du numérique pour les enseignants du supérieur : point de situation et perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.328-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training and ICT : The Impact of Collaborative and Online Training on Teacher Trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeanConference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : un instrument privilégié pour prendre en compte l'expérience au sein du dispositif de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche et Pratiques en Didactique Professionnelle (RPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils de la didactique professionnelle pour repérer les indices de construction de compétences professionnelles dans un forum débat en formation initiale des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Associationpour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse. http://python.bretagne.iufm.fr/arcd/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d’analyse multidimensionnel de débats en ligne asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de formation et Dispositions des apprenants : une interface à prendre en compte pour l'efficacité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Efficacité et Equité en formation. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse d'un débat argumentatif sur forum Formation initiale des professeurs stagiaires à l'IUFM de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets de la médiatisation de la relation pédagogique sur la construction des postures professionnelles enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le temps hors cours des collégiens peut-il contribuer au développement de leur autonomie ? Convergences et divergences de représentations entre personnels et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Floride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Beuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. http://ife.ens-lyon.fr/lea/le-reseau/manifestations/rencontre-nationale-des-lea-2016-1/posters/11_segalen/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à l’action dans le projet HY-Sup : Impact des résultats du projet Hy-sup sur un réseau d’enseignants du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de Pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Québec, Canada. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Boeck, 2014, Pédagogies en développement, Jean-Marie de Ketele, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.lameul.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trollat A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : Chronique sociale, 207 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Trollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chronique Sociale. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des dispositifs hybrides pour accompagner le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs pour le développement professionnel des enseignants. Quelle place pour le numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Peter Lang</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : une recherche collaborative qui génère des espaces d’apprentissage informels et ré-interroge la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Balmon; B. Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE, Sciences, Société et nouvelles technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives dans DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.29-32, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.69-70, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : un levier pour transformer les pratiques pédagogiques et renforcer l’engagement étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de l’enseignement supérieur : une nécessaire articulation entre champs de pratique et de recherche en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chaliès; L. Talbot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et professionnalités émergentes avec l’usage pédagogique du numérique : l’intérêt du modèle Hélices pour en comprendre les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero; J. Eneau; S. Simonian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monique Linard,« Des humains &amp; des machines. Hommage aux travaux d’une exploratrice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et Passions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des espaces universitaires et culture numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kholer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de formation et architecture dans l'enseignement supérieur. Culture numérique et développement humain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et passions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage pédagogique du numérique : quelles transformations de l’activité de l’enseignant-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Massou &amp; N. Lavielle-Gutnik, Enseigner à l'université avec le numérique. Savoirs, ressources, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.225-241, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> A., Daele, &amp; E., Sylvestre, Le conseil pédagogique dans l’enseignement supérieur – Cadres de référence, outils d’analyse et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique en enseignement supérieur : une question d’aménagement des locaux plus que d’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T., Yurén, &amp; B., Albero, B. Modelos de formación y arquitectura en la Educación Superior: cultura digital y desarrollo humano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation posturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C., Peltier, &amp; D. Peraya, La médiatisation de la formation et de l'apprentissage : quel est le rôle des médias pour quels effets de médiations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration d’une relation praxéologique entre recherche et action dans le projet Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Lameul et C. Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des regards de chercheurs et de praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.121-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire numérique : émergence d’une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G., Lameul et C., Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la pédagogie universitaire numérique au sein du dialogue entre chercheurs et praticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.203-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modalités de formation sur les pratiques professionnelles : questionnement des conditions de transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble et de façon solidaire sujet et situation au sein des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul, A. Jézégou &amp; A. F. Trollat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Chronique sociale, pp.21-44, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat argumentatif : Un outil de formation et d'analyse de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des outils et médias éducatifs, traité sciences et techniques de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.297-316, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique : Tension entre esprit d'entreprise et sens du service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;pédagogie universitaire numérique&amp;quot; analysée dans un ouvrage collectif de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique ouvre de nouveaux horizons pédagogiques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.letudiant.fr/educpros/entretiens/le-numerique-a-l-universite-vers-de-nouveaux-horizons-pedagogiques.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les dispositifs de formation pour développer chez les étudiants des compétences qui en font des acteurs de la « transformation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, acteurs de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.avenir-ingenierie.fr/media/uploads/cahiers-ingenierie/cahiers_92-2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique : enjeux pour la pédagogie universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.univ-rennes2.fr/system/files/UHB/SERVICE-COMMUNICATION/Prog-JIR-web.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Des résultats de recherche à la pratique dans le projet HySup : quel processus de transfert et quelles compétences des acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://eductice.ens-lyon.fr/EducTice/ressources/journees-scientifiques/journees-scientifiques-pun-2012/PUN12_Atelier_Villiot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre blanc &amp;quot;Accompagner les enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les usages pédagogiques du e-portfolio dans l’enseignement supérieur. Etude de cas dans 4 établissements d’enseignement supérieur en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Bretagne Loire; Région Bretagne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc &amp;quot;Formation et accompagnement des enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2013, http://www.enseignementsup-recherche.gouv.fr/cid60286/livre-blanc-accompagnement-et-formation-des-enseignants-aux-usages-du-numerique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission d’étude sur la pédagogie universitaire au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nocera-Picand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants-chercheurs : entre recherche et enseignement, l'élaboration d'une posture d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2 Haute Bretagne; CREAD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01496804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la recherche xCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Lameul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab : pour une coopération des praticiens et des chercheurs en pédagogie à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail pédagogique dans le supérieur. Essai de modélisation des dimensions numérique et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.105-115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La téléprésence en formation : Définitions et dispositifs issus d’une recension systématique des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taschereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Meyer, F., Lameul, G. et Bolduc, S. Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et enquête collective. Quelle recherche coopérative pour accompagner l’innovation pédagogique dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lorcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roullais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bolduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi3.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INTRODUCTION DU EPORTFOLIO DANS L’ENSEIGNEMENT SUPÉRIEUR : UNE OPPORTUNITÉ DE DIVERSIFIER LES DÉMARCHES ÉVALUATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial apprentissage des adultes et envrionnements numériques, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du eportfolio à l’université : questionnements autour de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJSOTL_RCACEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(2017). Augmenting De Ketele’s model for university pedagogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la formation à l’enseignement sur les pratiques des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing new professors in class : initial results of the effects of short-term training on teaching practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sa posture professionnelle pour mieux aborder les situations pédagogiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, http://journals.openedition.org/dms/1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour en actualité de la notion de démarche dispositive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, http://journals.openedition.org/dms/926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quality of Learning in Digital Learning Environments: State of the Art and Research Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Higher Education Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage en formation alternée dans l'enseignement supérieur: pour quel développement professionnel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le stage en formation, tendances et résistances., 35, http://edso.revues.org/689. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs hybrides et développement professionnel : Effets spécifiques des différentes configurations de dispositif sur le développement professionnel des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'exploitation des résultats et diffusion auprès des acteurs de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Docq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, e-301, pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former et se transformer : perspective critique et formation universitaire aux métiers de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28-1/2012, http://ripes.revues.org/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs praticiens sur le dispositif de formation hybride FORSE : comment les enseignants transforment-ils leur modèle pédagogique en intervenant en ligne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension socio-collaborative d'un débat sur forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'usage des technologies d'information et de communication en formation d'enseignants sur la construction des postures professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu d'une situation de liberté dans un dispositif contraint : Quelle possible compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (8), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-analyse d’un parcours professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé, présent et avenir des récits de vie en recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Laval (Québec), Oct 2025, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du processus de transformation des perspectives sur l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Brest, May 2025, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation comme espace de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université du Mans, Nov 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking or not Seeking Help? Using an Online Learning Environment in an Adult Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Betrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS Research Network Sociology of Education International Mid-term Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS - Sociologia de l'educazione, Apr 2023, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, au cœur d’une dynamique capacitante propice au développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023, Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les environnements capacitants développementaux : un levier « naturel » au développement professionnel pédagogique des enseignants du supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023 : "Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) méthodologie(s) pour favoriser l’émergence d’une communauté d’enquête en pédagogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Méthodologies de la recherche” du Centre de recherche sur l’éducation, les apprentissages et la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation environnementale dans une formation pour adultes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum citoyen international de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’alternance à l’Université à l’épreuve de la réforme de 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque RUMEF - La réforme permanente de la formation continue. Quels enjeux pour l’éducation des adultes et les métiers de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUMEF - Université Picardie Jules Verne, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche critique et constructive de la formation des adultes (Symposium coordonné par Isabelle Houot et Emmanuel Triby : Se faire adulte avec la formation. Pour un observatoire critique des transformations de la formation des adultes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formation-Action-Recherche à l’Université et son ingénierie coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, la Formation et les pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-ICP, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'appuyer sur les interactions pour comprendre et documenter l'activité de l'enseignant et des étudiantrs en cours synchrones à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’Innovation Pédagogique à l’Épreuve de l’Enseignement à Distance dans les établissements à accès régulé : Bilan, Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie, Jul 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des objets-frontières : un levier de la transformation de la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les espaces culturels de formation : quels nouveaux rapports aux savoirs ? 7ème Colloque International Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIPU (Annulé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de pédagogie universitaire 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lison, C., Lameul, G. et Demougeot-Lebel et Sylvestre, E. (2020 annulé). Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs, Congrès AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’importance des représentations des nouveaux enseignants-chercheurs dans la construction de leur posture professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Entrer dans le métier d’enseignant-chercheur dans un environnement universitaire en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, 2019, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche à partir des travaux de deux chercheures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du laboratoire Cirnef Pédagogie et numérique dans l’enseignement supérieur. Rouen, le 18 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de posture pour éclairer le développement (professionnel) pédagogique (ou l’inverse !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AIPU France 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU (Association Internationale de Pédagogie Universitaire), May 2019, Strasbourg, France. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une démarche de recherche-formation-action en une ingénierie coopérative pour mieux accompagner le développement professionnel des étudiants. Symposium : La recherche participative pour mieux accompagner les acteurs de la formation initiale en enseignement N. Monney & A. Gagné (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre d’analyse pour l’étude de la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.13910.29768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional development of the teachers-researchers: elaboration of an expert posture between research and teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : University Teaching and Learning in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la réflexivité en formation avec un eportfolio de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Formation 2018 2e colloque e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de téléprésence dans l’enseignement supérieur : la présence pédagogique et l’engagement interactionnel des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRTA, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, facilitateur des collaborations inter-nations en formation d'enseignants dans le supérieur : conditions et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté pour l'innovation et la recherche sur les technologies dans l'enseignement/apprentissage; Université du Québec à Montréal, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation du métier, entre interculturalité et formation de soi : vers une nouvelle professionnalité des enseignants-chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Monteagudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et Formation de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université François Rabelais - Tours, Jun 2017, Rennes, France. https://voyageformation.sciencesconf.org/resource/page/id/5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Regards croisés sur l’enseignement dans le supérieur et ses pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'Université de Lorraine : retours sur le premier séminaire de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; SU2IP, Jan 2017, Nancy, France. http://sup.univ-lorraine.fr/apprendre-et-enseigner-a-luniversite-de-lorraine-retours-sur-le-premier-seminaire-de-pedagogie-universitaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche orientée par la conception, une voie pour soutenir le développement professionnel des conseillers pédagogiques : le cas du projet TOPIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Proust-Androwkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du symposium « Le e-portfolio comme dispositif d’apprentissage : quelles valeurs sous-tendent son implantation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 29ème Congrès International de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter et valoriser l’expérience en formation professionnalisante à l’Université. Analyser et formaliser les pratiques dans un démarche e-portfolio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’ADMEE - L’évaluation à la lumière des contextes et des disciplines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RVAE, Jan 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation ou valorisation de l’expérience pour le développement professionnel ? Analyse et formalisation des pratiques dans un e-portfolio de formation professionnalisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l’AFIRSE - Diversidade e Complexidade da Avaliação em Educação e Formação Contributos da Investigação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE, Jan 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un « bon prof » à l’université : enjeux et paradoxes de l’injonction pédagogique. Interroger « l’innovation » : management ou autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée pédagogique de la Faculté des LLSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et action pour stimuler l’innovation en pédagogie universitaire. Comprendre la pédagogie universitaire au sein du dialogue entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche e-portfolio au service de la construction identitaire en formation d’adultes, colloque scientifique international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. http://www.trigone.univ-lille1.fr/eformation2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités à l'heure de la pédagogie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser l’innovation dans ses pratiques pédagogiques pour améliorer la qualité de l’enseignement : pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la pédagogie innovante à l’UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France. https://www.youtube.com/watch?v=krWMIJzP4JQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques : regards croisés - présentation du programme de recherche UQAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement du Suptice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 1; Université Rennes 2, Nov 2014, Rennes, France. https://vimeo.com/116844425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre conscience de sa “posture” pour faire évoluer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche "Faire corps, perspectives plurielles de la recherche sur le corps aujourd’hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France. https://www.lairedu.fr/media/video/conference/seance-1-corps-expression-artistique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une posture professionnelle spécifique de formateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ENSVN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective d’autoformation transformatrice soutenue par une démarche e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur l’Autoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire numérique : questionnements autour des articulations recherche-pratiques-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l’AIPU (Association internationale de pédagogique universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Practices as a melting-pot for the building of professional positions in block-release training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research ECER 2014, "The Past, the Present and Future of Educational Research in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Formation initiale et continue en évaluation des apprentissages, quelle articulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2013, Fribourg, Suisse. http://www.sr-hepfr.ch/admee/home/fiche_contribution.php?id=178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalizing adult learners in the French University: a case-study using portfolios and reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Professionalisation of Adult Educators - International and Comparative Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREA Research network “Adult Educators, Trainers and their Professional Development" (ReNAdET) - Asia-Europe Meeting for Lifelong Learning (ASEM LLL), Nov 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hybrid learning courses on teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennale EARLI conference for Research on Learning and Instruction “Responsible Teaching and sustainable learning”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former avec le numérique : une catégorisation de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former au et par le numérique dans les masters MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Numérique pour l'Enseignement Supérieur (MINES-DGESIP); DGESCO, Jul 2013, Montepellier, France. http://www.montpellier.iufm.fr/internet/site/_documents/seminaire-tice/modele/index.php?f=video&amp;id_video=07-Quelles-configurations-des-dispositifs-hybrides-de-formation-pour-favoriser-l-apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides : nouvelle perspective pour une pédagogie de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France. http://www.marsouin.org/spip.php?page=org_seminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation sur l'apprentissage et le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.110-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie des dispositifs hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of Hybrid Learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Transformative Learning at the University: a Case Study of Action-Learning in an Adult Learning Educational Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides. Quels effets sur le développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Manusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2012, Trois-Rivières, Québec, Canada. https://archive-ouverte.unige.ch/unige:23093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants du supérieur à l’usage pédagogique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants du supérieur et contexte institutionnel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Mondiale des Sciences de l'Education, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of hybrid learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennal of the International Study Association on Teachers and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISATT, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique &amp;quot;e-learning et Pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur la "pédagogie universitaire numérique". Regard et rôle de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPR, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre de référence pour l'évaluation des dispositifs de formation hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l'Adméé-Europe - Evaluation et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adméé-Europe, Jan 2011, Paris, France. https://archive-ouverte.unige.ch/unige:21668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation hybrides sur le développement professionnel. Elaboration d'un cadre conceptuel et méthodologique dans la recherche Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers at the University in time of crisis: implications of Transformative Learning for adult learning, educational programs and curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Learning in Time of Crisis: Individual and Collective Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece. pp.596-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du web social en enseignement et en recherche : une opportunité pour ré-inventer l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Enseigner et apprendre dans l'université 2.0 : cohérences, tensions et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation, 2011, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training and ICT : The Impact of Collaborative and Online Training on Teacher Trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeanConference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle enseignante : petite histoire de la construction d'une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et d'accompagnement à l'usage pédagogique du numérique pour les enseignants du supérieur : point de situation et perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.328-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d’analyse multidimensionnel de débats en ligne asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : un instrument privilégié pour prendre en compte l'expérience au sein du dispositif de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche et Pratiques en Didactique Professionnelle (RPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils de la didactique professionnelle pour repérer les indices de construction de compétences professionnelles dans un forum débat en formation initiale des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Associationpour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse. http://python.bretagne.iufm.fr/arcd/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de formation et Dispositions des apprenants : une interface à prendre en compte pour l'efficacité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Efficacité et Equité en formation. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse d'un débat argumentatif sur forum Formation initiale des professeurs stagiaires à l'IUFM de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets de la médiatisation de la relation pédagogique sur la construction des postures professionnelles enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le temps hors cours des collégiens peut-il contribuer au développement de leur autonomie ? Convergences et divergences de représentations entre personnels et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Floride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Beuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. http://ife.ens-lyon.fr/lea/le-reseau/manifestations/rencontre-nationale-des-lea-2016-1/posters/11_segalen/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à l’action dans le projet HY-Sup : Impact des résultats du projet Hy-sup sur un réseau d’enseignants du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de Pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Québec, Canada. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Boeck, 2014, Pédagogies en développement, Jean-Marie de Ketele, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.lameul.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trollat A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : Chronique sociale, 207 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Trollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chronique Sociale. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des dispositifs hybrides pour accompagner le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs pour le développement professionnel des enseignants. Quelle place pour le numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Peter Lang</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : une recherche collaborative qui génère des espaces d’apprentissage informels et ré-interroge la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Balmon; B. Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE, Sciences, Société et nouvelles technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : un levier pour transformer les pratiques pédagogiques et renforcer l’engagement étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives dans DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.29-32, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.69-70, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de l’enseignement supérieur : une nécessaire articulation entre champs de pratique et de recherche en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chaliès; L. Talbot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et professionnalités émergentes avec l’usage pédagogique du numérique : l’intérêt du modèle Hélices pour en comprendre les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero; J. Eneau; S. Simonian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monique Linard,« Des humains &amp; des machines. Hommage aux travaux d’une exploratrice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et Passions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des espaces universitaires et culture numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kholer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de formation et architecture dans l'enseignement supérieur. Culture numérique et développement humain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et passions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage pédagogique du numérique : quelles transformations de l’activité de l’enseignant-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Massou &amp; N. Lavielle-Gutnik, Enseigner à l'université avec le numérique. Savoirs, ressources, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.225-241, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> A., Daele, &amp; E., Sylvestre, Le conseil pédagogique dans l’enseignement supérieur – Cadres de référence, outils d’analyse et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique en enseignement supérieur : une question d’aménagement des locaux plus que d’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T., Yurén, &amp; B., Albero, B. Modelos de formación y arquitectura en la Educación Superior: cultura digital y desarrollo humano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation posturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C., Peltier, &amp; D. Peraya, La médiatisation de la formation et de l'apprentissage : quel est le rôle des médias pour quels effets de médiations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration d’une relation praxéologique entre recherche et action dans le projet Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Lameul et C. Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des regards de chercheurs et de praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.121-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire numérique : émergence d’une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G., Lameul et C., Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la pédagogie universitaire numérique au sein du dialogue entre chercheurs et praticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.203-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modalités de formation sur les pratiques professionnelles : questionnement des conditions de transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble et de façon solidaire sujet et situation au sein des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul, A. Jézégou &amp; A. F. Trollat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Chronique sociale, pp.21-44, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat argumentatif : Un outil de formation et d'analyse de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des outils et médias éducatifs, traité sciences et techniques de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.297-316, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique : Tension entre esprit d'entreprise et sens du service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les dispositifs de formation pour développer chez les étudiants des compétences qui en font des acteurs de la « transformation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;pédagogie universitaire numérique&amp;quot; analysée dans un ouvrage collectif de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique ouvre de nouveaux horizons pédagogiques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.letudiant.fr/educpros/entretiens/le-numerique-a-l-universite-vers-de-nouveaux-horizons-pedagogiques.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, acteurs de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.avenir-ingenierie.fr/media/uploads/cahiers-ingenierie/cahiers_92-2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Des résultats de recherche à la pratique dans le projet HySup : quel processus de transfert et quelles compétences des acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://eductice.ens-lyon.fr/EducTice/ressources/journees-scientifiques/journees-scientifiques-pun-2012/PUN12_Atelier_Villiot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique : enjeux pour la pédagogie universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.univ-rennes2.fr/system/files/UHB/SERVICE-COMMUNICATION/Prog-JIR-web.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre blanc &amp;quot;Accompagner les enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les usages pédagogiques du e-portfolio dans l’enseignement supérieur. Etude de cas dans 4 établissements d’enseignement supérieur en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Bretagne Loire; Région Bretagne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc &amp;quot;Formation et accompagnement des enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2013, http://www.enseignementsup-recherche.gouv.fr/cid60286/livre-blanc-accompagnement-et-formation-des-enseignants-aux-usages-du-numerique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission d’étude sur la pédagogie universitaire au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nocera-Picand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants-chercheurs : entre recherche et enseignement, l'élaboration d'une posture d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2 Haute Bretagne; CREAD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01496804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la recherche xCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taschereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lorcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roullais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.689" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Docq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demougeot-Lebel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Emorine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Dorval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Loquais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorval Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sylvestre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03695432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Parra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Monteagudo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Basque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borruat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Manusco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697405v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lietard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697659v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633797v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heutte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Glais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Trollat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169274v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kholer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301818-comment-developper-le-conseil-pedagogique-dans-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rossier-Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855793v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697864v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163303v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697818v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Casimir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01496804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taschereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lorcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roullais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.689" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Docq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demougeot-Lebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Emorine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Dorval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Loquais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorval Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lison" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sylvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03695432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Parra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Monteagudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169334v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Basque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163137v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borruat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Manusco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lietard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697659v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heutte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Glais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Trollat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169274v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kholer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301818-comment-developper-le-conseil-pedagogique-dans-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rossier-Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855793v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697848v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697818v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Casimir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01496804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>