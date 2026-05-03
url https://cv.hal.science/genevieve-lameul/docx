--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Lameul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab : pour une coopération des praticiens et des chercheurs en pédagogie à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail pédagogique dans le supérieur. Essai de modélisation des dimensions numérique et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.105-115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La téléprésence en formation : Définitions et dispositifs issus d’une recension systématique des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taschereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Meyer, F., Lameul, G. et Bolduc, S. Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et enquête collective. Quelle recherche coopérative pour accompagner l’innovation pédagogique dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lorcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roullais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bolduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi3.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INTRODUCTION DU EPORTFOLIO DANS L’ENSEIGNEMENT SUPÉRIEUR : UNE OPPORTUNITÉ DE DIVERSIFIER LES DÉMARCHES ÉVALUATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial apprentissage des adultes et envrionnements numériques, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du eportfolio à l’université : questionnements autour de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJSOTL_RCACEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(2017). Augmenting De Ketele’s model for university pedagogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la formation à l’enseignement sur les pratiques des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing new professors in class : initial results of the effects of short-term training on teaching practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sa posture professionnelle pour mieux aborder les situations pédagogiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, http://journals.openedition.org/dms/1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour en actualité de la notion de démarche dispositive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, http://journals.openedition.org/dms/926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quality of Learning in Digital Learning Environments: State of the Art and Research Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Higher Education Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage en formation alternée dans l'enseignement supérieur: pour quel développement professionnel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le stage en formation, tendances et résistances., 35, http://edso.revues.org/689. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs hybrides et développement professionnel : Effets spécifiques des différentes configurations de dispositif sur le développement professionnel des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'exploitation des résultats et diffusion auprès des acteurs de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Docq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, e-301, pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former et se transformer : perspective critique et formation universitaire aux métiers de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28-1/2012, http://ripes.revues.org/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs praticiens sur le dispositif de formation hybride FORSE : comment les enseignants transforment-ils leur modèle pédagogique en intervenant en ligne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension socio-collaborative d'un débat sur forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'usage des technologies d'information et de communication en formation d'enseignants sur la construction des postures professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu d'une situation de liberté dans un dispositif contraint : Quelle possible compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (8), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-analyse d’un parcours professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé, présent et avenir des récits de vie en recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Laval (Québec), Oct 2025, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du processus de transformation des perspectives sur l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Brest, May 2025, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation comme espace de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université du Mans, Nov 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking or not Seeking Help? Using an Online Learning Environment in an Adult Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Betrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS Research Network Sociology of Education International Mid-term Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS - Sociologia de l'educazione, Apr 2023, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, au cœur d’une dynamique capacitante propice au développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023, Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les environnements capacitants développementaux : un levier « naturel » au développement professionnel pédagogique des enseignants du supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023 : "Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) méthodologie(s) pour favoriser l’émergence d’une communauté d’enquête en pédagogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Méthodologies de la recherche” du Centre de recherche sur l’éducation, les apprentissages et la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation environnementale dans une formation pour adultes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum citoyen international de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’alternance à l’Université à l’épreuve de la réforme de 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque RUMEF - La réforme permanente de la formation continue. Quels enjeux pour l’éducation des adultes et les métiers de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUMEF - Université Picardie Jules Verne, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche critique et constructive de la formation des adultes (Symposium coordonné par Isabelle Houot et Emmanuel Triby : Se faire adulte avec la formation. Pour un observatoire critique des transformations de la formation des adultes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formation-Action-Recherche à l’Université et son ingénierie coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, la Formation et les pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-ICP, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'appuyer sur les interactions pour comprendre et documenter l'activité de l'enseignant et des étudiantrs en cours synchrones à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’Innovation Pédagogique à l’Épreuve de l’Enseignement à Distance dans les établissements à accès régulé : Bilan, Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie, Jul 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des objets-frontières : un levier de la transformation de la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les espaces culturels de formation : quels nouveaux rapports aux savoirs ? 7ème Colloque International Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIPU (Annulé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de pédagogie universitaire 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lison, C., Lameul, G. et Demougeot-Lebel et Sylvestre, E. (2020 annulé). Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs, Congrès AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’importance des représentations des nouveaux enseignants-chercheurs dans la construction de leur posture professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Entrer dans le métier d’enseignant-chercheur dans un environnement universitaire en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, 2019, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche à partir des travaux de deux chercheures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du laboratoire Cirnef Pédagogie et numérique dans l’enseignement supérieur. Rouen, le 18 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de posture pour éclairer le développement (professionnel) pédagogique (ou l’inverse !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AIPU France 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU (Association Internationale de Pédagogie Universitaire), May 2019, Strasbourg, France. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une démarche de recherche-formation-action en une ingénierie coopérative pour mieux accompagner le développement professionnel des étudiants. Symposium : La recherche participative pour mieux accompagner les acteurs de la formation initiale en enseignement N. Monney & A. Gagné (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre d’analyse pour l’étude de la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.13910.29768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional development of the teachers-researchers: elaboration of an expert posture between research and teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : University Teaching and Learning in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la réflexivité en formation avec un eportfolio de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Formation 2018 2e colloque e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de téléprésence dans l’enseignement supérieur : la présence pédagogique et l’engagement interactionnel des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRTA, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, facilitateur des collaborations inter-nations en formation d'enseignants dans le supérieur : conditions et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté pour l'innovation et la recherche sur les technologies dans l'enseignement/apprentissage; Université du Québec à Montréal, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation du métier, entre interculturalité et formation de soi : vers une nouvelle professionnalité des enseignants-chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Monteagudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et Formation de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université François Rabelais - Tours, Jun 2017, Rennes, France. https://voyageformation.sciencesconf.org/resource/page/id/5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Regards croisés sur l’enseignement dans le supérieur et ses pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'Université de Lorraine : retours sur le premier séminaire de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; SU2IP, Jan 2017, Nancy, France. http://sup.univ-lorraine.fr/apprendre-et-enseigner-a-luniversite-de-lorraine-retours-sur-le-premier-seminaire-de-pedagogie-universitaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche orientée par la conception, une voie pour soutenir le développement professionnel des conseillers pédagogiques : le cas du projet TOPIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Proust-Androwkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du symposium « Le e-portfolio comme dispositif d’apprentissage : quelles valeurs sous-tendent son implantation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 29ème Congrès International de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter et valoriser l’expérience en formation professionnalisante à l’Université. Analyser et formaliser les pratiques dans un démarche e-portfolio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’ADMEE - L’évaluation à la lumière des contextes et des disciplines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RVAE, Jan 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation ou valorisation de l’expérience pour le développement professionnel ? Analyse et formalisation des pratiques dans un e-portfolio de formation professionnalisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l’AFIRSE - Diversidade e Complexidade da Avaliação em Educação e Formação Contributos da Investigação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE, Jan 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un « bon prof » à l’université : enjeux et paradoxes de l’injonction pédagogique. Interroger « l’innovation » : management ou autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée pédagogique de la Faculté des LLSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et action pour stimuler l’innovation en pédagogie universitaire. Comprendre la pédagogie universitaire au sein du dialogue entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche e-portfolio au service de la construction identitaire en formation d’adultes, colloque scientifique international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. http://www.trigone.univ-lille1.fr/eformation2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités à l'heure de la pédagogie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser l’innovation dans ses pratiques pédagogiques pour améliorer la qualité de l’enseignement : pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la pédagogie innovante à l’UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France. https://www.youtube.com/watch?v=krWMIJzP4JQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques : regards croisés - présentation du programme de recherche UQAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement du Suptice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 1; Université Rennes 2, Nov 2014, Rennes, France. https://vimeo.com/116844425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre conscience de sa “posture” pour faire évoluer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche "Faire corps, perspectives plurielles de la recherche sur le corps aujourd’hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France. https://www.lairedu.fr/media/video/conference/seance-1-corps-expression-artistique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une posture professionnelle spécifique de formateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ENSVN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective d’autoformation transformatrice soutenue par une démarche e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur l’Autoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire numérique : questionnements autour des articulations recherche-pratiques-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l’AIPU (Association internationale de pédagogique universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Practices as a melting-pot for the building of professional positions in block-release training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research ECER 2014, "The Past, the Present and Future of Educational Research in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Formation initiale et continue en évaluation des apprentissages, quelle articulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2013, Fribourg, Suisse. http://www.sr-hepfr.ch/admee/home/fiche_contribution.php?id=178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalizing adult learners in the French University: a case-study using portfolios and reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Professionalisation of Adult Educators - International and Comparative Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREA Research network “Adult Educators, Trainers and their Professional Development" (ReNAdET) - Asia-Europe Meeting for Lifelong Learning (ASEM LLL), Nov 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hybrid learning courses on teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennale EARLI conference for Research on Learning and Instruction “Responsible Teaching and sustainable learning”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former avec le numérique : une catégorisation de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former au et par le numérique dans les masters MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Numérique pour l'Enseignement Supérieur (MINES-DGESIP); DGESCO, Jul 2013, Montepellier, France. http://www.montpellier.iufm.fr/internet/site/_documents/seminaire-tice/modele/index.php?f=video&amp;id_video=07-Quelles-configurations-des-dispositifs-hybrides-de-formation-pour-favoriser-l-apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides : nouvelle perspective pour une pédagogie de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France. http://www.marsouin.org/spip.php?page=org_seminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation sur l'apprentissage et le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.110-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie des dispositifs hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of Hybrid Learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Transformative Learning at the University: a Case Study of Action-Learning in an Adult Learning Educational Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides. Quels effets sur le développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Manusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2012, Trois-Rivières, Québec, Canada. https://archive-ouverte.unige.ch/unige:23093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants du supérieur à l’usage pédagogique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants du supérieur et contexte institutionnel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Mondiale des Sciences de l'Education, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of hybrid learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennal of the International Study Association on Teachers and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISATT, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique &amp;quot;e-learning et Pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur la "pédagogie universitaire numérique". Regard et rôle de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPR, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre de référence pour l'évaluation des dispositifs de formation hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l'Adméé-Europe - Evaluation et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adméé-Europe, Jan 2011, Paris, France. https://archive-ouverte.unige.ch/unige:21668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation hybrides sur le développement professionnel. Elaboration d'un cadre conceptuel et méthodologique dans la recherche Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers at the University in time of crisis: implications of Transformative Learning for adult learning, educational programs and curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Learning in Time of Crisis: Individual and Collective Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece. pp.596-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du web social en enseignement et en recherche : une opportunité pour ré-inventer l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Enseigner et apprendre dans l'université 2.0 : cohérences, tensions et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation, 2011, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training and ICT : The Impact of Collaborative and Online Training on Teacher Trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeanConference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle enseignante : petite histoire de la construction d'une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et d'accompagnement à l'usage pédagogique du numérique pour les enseignants du supérieur : point de situation et perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.328-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d’analyse multidimensionnel de débats en ligne asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : un instrument privilégié pour prendre en compte l'expérience au sein du dispositif de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche et Pratiques en Didactique Professionnelle (RPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils de la didactique professionnelle pour repérer les indices de construction de compétences professionnelles dans un forum débat en formation initiale des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Associationpour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse. http://python.bretagne.iufm.fr/arcd/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de formation et Dispositions des apprenants : une interface à prendre en compte pour l'efficacité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Efficacité et Equité en formation. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse d'un débat argumentatif sur forum Formation initiale des professeurs stagiaires à l'IUFM de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets de la médiatisation de la relation pédagogique sur la construction des postures professionnelles enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le temps hors cours des collégiens peut-il contribuer au développement de leur autonomie ? Convergences et divergences de représentations entre personnels et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Floride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Beuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. http://ife.ens-lyon.fr/lea/le-reseau/manifestations/rencontre-nationale-des-lea-2016-1/posters/11_segalen/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à l’action dans le projet HY-Sup : Impact des résultats du projet Hy-sup sur un réseau d’enseignants du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de Pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Québec, Canada. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Boeck, 2014, Pédagogies en développement, Jean-Marie de Ketele, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.lameul.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trollat A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : Chronique sociale, 207 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Trollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chronique Sociale. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des dispositifs hybrides pour accompagner le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs pour le développement professionnel des enseignants. Quelle place pour le numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Peter Lang</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : une recherche collaborative qui génère des espaces d’apprentissage informels et ré-interroge la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Balmon; B. Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE, Sciences, Société et nouvelles technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : un levier pour transformer les pratiques pédagogiques et renforcer l’engagement étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives dans DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.29-32, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.69-70, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de l’enseignement supérieur : une nécessaire articulation entre champs de pratique et de recherche en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chaliès; L. Talbot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et professionnalités émergentes avec l’usage pédagogique du numérique : l’intérêt du modèle Hélices pour en comprendre les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero; J. Eneau; S. Simonian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monique Linard,« Des humains &amp; des machines. Hommage aux travaux d’une exploratrice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et Passions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des espaces universitaires et culture numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kholer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de formation et architecture dans l'enseignement supérieur. Culture numérique et développement humain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et passions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage pédagogique du numérique : quelles transformations de l’activité de l’enseignant-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Massou &amp; N. Lavielle-Gutnik, Enseigner à l'université avec le numérique. Savoirs, ressources, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.225-241, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> A., Daele, &amp; E., Sylvestre, Le conseil pédagogique dans l’enseignement supérieur – Cadres de référence, outils d’analyse et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique en enseignement supérieur : une question d’aménagement des locaux plus que d’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T., Yurén, &amp; B., Albero, B. Modelos de formación y arquitectura en la Educación Superior: cultura digital y desarrollo humano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation posturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C., Peltier, &amp; D. Peraya, La médiatisation de la formation et de l'apprentissage : quel est le rôle des médias pour quels effets de médiations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration d’une relation praxéologique entre recherche et action dans le projet Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Lameul et C. Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des regards de chercheurs et de praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.121-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire numérique : émergence d’une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G., Lameul et C., Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la pédagogie universitaire numérique au sein du dialogue entre chercheurs et praticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.203-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modalités de formation sur les pratiques professionnelles : questionnement des conditions de transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble et de façon solidaire sujet et situation au sein des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul, A. Jézégou &amp; A. F. Trollat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Chronique sociale, pp.21-44, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat argumentatif : Un outil de formation et d'analyse de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des outils et médias éducatifs, traité sciences et techniques de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.297-316, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique : Tension entre esprit d'entreprise et sens du service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les dispositifs de formation pour développer chez les étudiants des compétences qui en font des acteurs de la « transformation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;pédagogie universitaire numérique&amp;quot; analysée dans un ouvrage collectif de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique ouvre de nouveaux horizons pédagogiques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.letudiant.fr/educpros/entretiens/le-numerique-a-l-universite-vers-de-nouveaux-horizons-pedagogiques.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, acteurs de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.avenir-ingenierie.fr/media/uploads/cahiers-ingenierie/cahiers_92-2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Des résultats de recherche à la pratique dans le projet HySup : quel processus de transfert et quelles compétences des acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://eductice.ens-lyon.fr/EducTice/ressources/journees-scientifiques/journees-scientifiques-pun-2012/PUN12_Atelier_Villiot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique : enjeux pour la pédagogie universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.univ-rennes2.fr/system/files/UHB/SERVICE-COMMUNICATION/Prog-JIR-web.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre blanc &amp;quot;Accompagner les enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les usages pédagogiques du e-portfolio dans l’enseignement supérieur. Etude de cas dans 4 établissements d’enseignement supérieur en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Bretagne Loire; Région Bretagne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc &amp;quot;Formation et accompagnement des enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2013, http://www.enseignementsup-recherche.gouv.fr/cid60286/livre-blanc-accompagnement-et-formation-des-enseignants-aux-usages-du-numerique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission d’étude sur la pédagogie universitaire au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nocera-Picand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants-chercheurs : entre recherche et enseignement, l'élaboration d'une posture d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2 Haute Bretagne; CREAD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01496804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la recherche xCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Lameul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab : pour une coopération des praticiens et des chercheurs en pédagogie à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail pédagogique dans le supérieur. Essai de modélisation des dimensions numérique et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.105-115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La téléprésence en formation : Définitions et dispositifs issus d’une recension systématique des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taschereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Meyer, F., Lameul, G. et Bolduc, S. Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et enquête collective. Quelle recherche coopérative pour accompagner l’innovation pédagogique dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lorcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roullais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bolduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi3.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INTRODUCTION DU EPORTFOLIO DANS L’ENSEIGNEMENT SUPÉRIEUR : UNE OPPORTUNITÉ DE DIVERSIFIER LES DÉMARCHES ÉVALUATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial apprentissage des adultes et envrionnements numériques, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du eportfolio à l’université : questionnements autour de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJSOTL_RCACEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(2017). Augmenting De Ketele’s model for university pedagogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la formation à l’enseignement sur les pratiques des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing new professors in class : initial results of the effects of short-term training on teaching practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sa posture professionnelle pour mieux aborder les situations pédagogiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, http://journals.openedition.org/dms/1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour en actualité de la notion de démarche dispositive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, http://journals.openedition.org/dms/926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quality of Learning in Digital Learning Environments: State of the Art and Research Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Higher Education Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs hybrides et développement professionnel : Effets spécifiques des différentes configurations de dispositif sur le développement professionnel des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage en formation alternée dans l'enseignement supérieur: pour quel développement professionnel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le stage en formation, tendances et résistances., 35, http://edso.revues.org/689. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'exploitation des résultats et diffusion auprès des acteurs de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Docq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, e-301, pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former et se transformer : perspective critique et formation universitaire aux métiers de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28-1/2012, http://ripes.revues.org/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs praticiens sur le dispositif de formation hybride FORSE : comment les enseignants transforment-ils leur modèle pédagogique en intervenant en ligne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension socio-collaborative d'un débat sur forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'usage des technologies d'information et de communication en formation d'enseignants sur la construction des postures professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu d'une situation de liberté dans un dispositif contraint : Quelle possible compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (8), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-analyse d’un parcours professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé, présent et avenir des récits de vie en recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Laval (Québec), Oct 2025, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du processus de transformation des perspectives sur l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Brest, May 2025, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation comme espace de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université du Mans, Nov 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking or not Seeking Help? Using an Online Learning Environment in an Adult Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Betrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS Research Network Sociology of Education International Mid-term Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS - Sociologia de l'educazione, Apr 2023, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les environnements capacitants développementaux : un levier « naturel » au développement professionnel pédagogique des enseignants du supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023 : "Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, au cœur d’une dynamique capacitante propice au développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023, Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) méthodologie(s) pour favoriser l’émergence d’une communauté d’enquête en pédagogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Méthodologies de la recherche” du Centre de recherche sur l’éducation, les apprentissages et la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation environnementale dans une formation pour adultes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum citoyen international de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche critique et constructive de la formation des adultes (Symposium coordonné par Isabelle Houot et Emmanuel Triby : Se faire adulte avec la formation. Pour un observatoire critique des transformations de la formation des adultes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’alternance à l’Université à l’épreuve de la réforme de 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque RUMEF - La réforme permanente de la formation continue. Quels enjeux pour l’éducation des adultes et les métiers de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUMEF - Université Picardie Jules Verne, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formation-Action-Recherche à l’Université et son ingénierie coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, la Formation et les pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-ICP, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'appuyer sur les interactions pour comprendre et documenter l'activité de l'enseignant et des étudiantrs en cours synchrones à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’Innovation Pédagogique à l’Épreuve de l’Enseignement à Distance dans les établissements à accès régulé : Bilan, Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie, Jul 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des objets-frontières : un levier de la transformation de la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les espaces culturels de formation : quels nouveaux rapports aux savoirs ? 7ème Colloque International Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de pédagogie universitaire 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIPU (Annulé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lison, C., Lameul, G. et Demougeot-Lebel et Sylvestre, E. (2020 annulé). Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs, Congrès AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de posture pour éclairer le développement (professionnel) pédagogique (ou l’inverse !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AIPU France 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU (Association Internationale de Pédagogie Universitaire), May 2019, Strasbourg, France. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche à partir des travaux de deux chercheures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du laboratoire Cirnef Pédagogie et numérique dans l’enseignement supérieur. Rouen, le 18 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’importance des représentations des nouveaux enseignants-chercheurs dans la construction de leur posture professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Entrer dans le métier d’enseignant-chercheur dans un environnement universitaire en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, 2019, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une démarche de recherche-formation-action en une ingénierie coopérative pour mieux accompagner le développement professionnel des étudiants. Symposium : La recherche participative pour mieux accompagner les acteurs de la formation initiale en enseignement N. Monney & A. Gagné (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre d’analyse pour l’étude de la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.13910.29768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional development of the teachers-researchers: elaboration of an expert posture between research and teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : University Teaching and Learning in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la réflexivité en formation avec un eportfolio de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Formation 2018 2e colloque e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de téléprésence dans l’enseignement supérieur : la présence pédagogique et l’engagement interactionnel des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRTA, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, facilitateur des collaborations inter-nations en formation d'enseignants dans le supérieur : conditions et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté pour l'innovation et la recherche sur les technologies dans l'enseignement/apprentissage; Université du Québec à Montréal, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation du métier, entre interculturalité et formation de soi : vers une nouvelle professionnalité des enseignants-chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Monteagudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et Formation de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université François Rabelais - Tours, Jun 2017, Rennes, France. https://voyageformation.sciencesconf.org/resource/page/id/5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Regards croisés sur l’enseignement dans le supérieur et ses pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'Université de Lorraine : retours sur le premier séminaire de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; SU2IP, Jan 2017, Nancy, France. http://sup.univ-lorraine.fr/apprendre-et-enseigner-a-luniversite-de-lorraine-retours-sur-le-premier-seminaire-de-pedagogie-universitaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche orientée par la conception, une voie pour soutenir le développement professionnel des conseillers pédagogiques : le cas du projet TOPIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Proust-Androwkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du symposium « Le e-portfolio comme dispositif d’apprentissage : quelles valeurs sous-tendent son implantation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 29ème Congrès International de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter et valoriser l’expérience en formation professionnalisante à l’Université. Analyser et formaliser les pratiques dans un démarche e-portfolio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’ADMEE - L’évaluation à la lumière des contextes et des disciplines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RVAE, Jan 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un « bon prof » à l’université : enjeux et paradoxes de l’injonction pédagogique. Interroger « l’innovation » : management ou autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée pédagogique de la Faculté des LLSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et action pour stimuler l’innovation en pédagogie universitaire. Comprendre la pédagogie universitaire au sein du dialogue entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation ou valorisation de l’expérience pour le développement professionnel ? Analyse et formalisation des pratiques dans un e-portfolio de formation professionnalisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l’AFIRSE - Diversidade e Complexidade da Avaliação em Educação e Formação Contributos da Investigação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE, Jan 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche e-portfolio au service de la construction identitaire en formation d’adultes, colloque scientifique international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. http://www.trigone.univ-lille1.fr/eformation2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités à l'heure de la pédagogie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre conscience de sa “posture” pour faire évoluer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche "Faire corps, perspectives plurielles de la recherche sur le corps aujourd’hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France. https://www.lairedu.fr/media/video/conference/seance-1-corps-expression-artistique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser l’innovation dans ses pratiques pédagogiques pour améliorer la qualité de l’enseignement : pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la pédagogie innovante à l’UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France. https://www.youtube.com/watch?v=krWMIJzP4JQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques : regards croisés - présentation du programme de recherche UQAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement du Suptice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 1; Université Rennes 2, Nov 2014, Rennes, France. https://vimeo.com/116844425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une posture professionnelle spécifique de formateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ENSVN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective d’autoformation transformatrice soutenue par une démarche e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur l’Autoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire numérique : questionnements autour des articulations recherche-pratiques-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l’AIPU (Association internationale de pédagogique universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Practices as a melting-pot for the building of professional positions in block-release training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research ECER 2014, "The Past, the Present and Future of Educational Research in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalizing adult learners in the French University: a case-study using portfolios and reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Professionalisation of Adult Educators - International and Comparative Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREA Research network “Adult Educators, Trainers and their Professional Development" (ReNAdET) - Asia-Europe Meeting for Lifelong Learning (ASEM LLL), Nov 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hybrid learning courses on teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennale EARLI conference for Research on Learning and Instruction “Responsible Teaching and sustainable learning”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former avec le numérique : une catégorisation de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former au et par le numérique dans les masters MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Numérique pour l'Enseignement Supérieur (MINES-DGESIP); DGESCO, Jul 2013, Montepellier, France. http://www.montpellier.iufm.fr/internet/site/_documents/seminaire-tice/modele/index.php?f=video&amp;id_video=07-Quelles-configurations-des-dispositifs-hybrides-de-formation-pour-favoriser-l-apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Formation initiale et continue en évaluation des apprentissages, quelle articulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2013, Fribourg, Suisse. http://www.sr-hepfr.ch/admee/home/fiche_contribution.php?id=178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides : nouvelle perspective pour une pédagogie de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France. http://www.marsouin.org/spip.php?page=org_seminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation sur l'apprentissage et le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.110-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie des dispositifs hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of Hybrid Learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Transformative Learning at the University: a Case Study of Action-Learning in an Adult Learning Educational Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides. Quels effets sur le développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Manusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2012, Trois-Rivières, Québec, Canada. https://archive-ouverte.unige.ch/unige:23093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants du supérieur à l’usage pédagogique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants du supérieur et contexte institutionnel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Mondiale des Sciences de l'Education, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre de référence pour l'évaluation des dispositifs de formation hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l'Adméé-Europe - Evaluation et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adméé-Europe, Jan 2011, Paris, France. https://archive-ouverte.unige.ch/unige:21668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of hybrid learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennal of the International Study Association on Teachers and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISATT, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique &amp;quot;e-learning et Pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur la "pédagogie universitaire numérique". Regard et rôle de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPR, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation hybrides sur le développement professionnel. Elaboration d'un cadre conceptuel et méthodologique dans la recherche Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers at the University in time of crisis: implications of Transformative Learning for adult learning, educational programs and curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Learning in Time of Crisis: Individual and Collective Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece. pp.596-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du web social en enseignement et en recherche : une opportunité pour ré-inventer l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Enseigner et apprendre dans l'université 2.0 : cohérences, tensions et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation, 2011, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training and ICT : The Impact of Collaborative and Online Training on Teacher Trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeanConference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle enseignante : petite histoire de la construction d'une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et d'accompagnement à l'usage pédagogique du numérique pour les enseignants du supérieur : point de situation et perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.328-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils de la didactique professionnelle pour repérer les indices de construction de compétences professionnelles dans un forum débat en formation initiale des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Associationpour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse. http://python.bretagne.iufm.fr/arcd/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d’analyse multidimensionnel de débats en ligne asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : un instrument privilégié pour prendre en compte l'expérience au sein du dispositif de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche et Pratiques en Didactique Professionnelle (RPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de formation et Dispositions des apprenants : une interface à prendre en compte pour l'efficacité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Efficacité et Equité en formation. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse d'un débat argumentatif sur forum Formation initiale des professeurs stagiaires à l'IUFM de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets de la médiatisation de la relation pédagogique sur la construction des postures professionnelles enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le temps hors cours des collégiens peut-il contribuer au développement de leur autonomie ? Convergences et divergences de représentations entre personnels et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Floride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Beuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. http://ife.ens-lyon.fr/lea/le-reseau/manifestations/rencontre-nationale-des-lea-2016-1/posters/11_segalen/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à l’action dans le projet HY-Sup : Impact des résultats du projet Hy-sup sur un réseau d’enseignants du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de Pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Québec, Canada. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Boeck, 2014, Pédagogies en développement, Jean-Marie de Ketele, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.lameul.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trollat A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : Chronique sociale, 207 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Trollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chronique Sociale. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des dispositifs hybrides pour accompagner le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs pour le développement professionnel des enseignants. Quelle place pour le numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Peter Lang</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : une recherche collaborative qui génère des espaces d’apprentissage informels et ré-interroge la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Balmon; B. Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE, Sciences, Société et nouvelles technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : un levier pour transformer les pratiques pédagogiques et renforcer l’engagement étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives dans DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.29-32, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.69-70, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de l’enseignement supérieur : une nécessaire articulation entre champs de pratique et de recherche en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chaliès; L. Talbot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et professionnalités émergentes avec l’usage pédagogique du numérique : l’intérêt du modèle Hélices pour en comprendre les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero; J. Eneau; S. Simonian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monique Linard,« Des humains &amp; des machines. Hommage aux travaux d’une exploratrice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et Passions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des espaces universitaires et culture numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kholer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de formation et architecture dans l'enseignement supérieur. Culture numérique et développement humain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et passions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage pédagogique du numérique : quelles transformations de l’activité de l’enseignant-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Massou &amp; N. Lavielle-Gutnik, Enseigner à l'université avec le numérique. Savoirs, ressources, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.225-241, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> A., Daele, &amp; E., Sylvestre, Le conseil pédagogique dans l’enseignement supérieur – Cadres de référence, outils d’analyse et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique en enseignement supérieur : une question d’aménagement des locaux plus que d’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T., Yurén, &amp; B., Albero, B. Modelos de formación y arquitectura en la Educación Superior: cultura digital y desarrollo humano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des regards de chercheurs et de praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.121-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration d’une relation praxéologique entre recherche et action dans le projet Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Lameul et C. Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation posturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C., Peltier, &amp; D. Peraya, La médiatisation de la formation et de l'apprentissage : quel est le rôle des médias pour quels effets de médiations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire numérique : émergence d’une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G., Lameul et C., Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la pédagogie universitaire numérique au sein du dialogue entre chercheurs et praticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.203-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modalités de formation sur les pratiques professionnelles : questionnement des conditions de transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble et de façon solidaire sujet et situation au sein des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul, A. Jézégou &amp; A. F. Trollat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Chronique sociale, pp.21-44, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat argumentatif : Un outil de formation et d'analyse de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des outils et médias éducatifs, traité sciences et techniques de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.297-316, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique : Tension entre esprit d'entreprise et sens du service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique ouvre de nouveaux horizons pédagogiques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.letudiant.fr/educpros/entretiens/le-numerique-a-l-universite-vers-de-nouveaux-horizons-pedagogiques.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les dispositifs de formation pour développer chez les étudiants des compétences qui en font des acteurs de la « transformation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;pédagogie universitaire numérique&amp;quot; analysée dans un ouvrage collectif de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, acteurs de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.avenir-ingenierie.fr/media/uploads/cahiers-ingenierie/cahiers_92-2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique : enjeux pour la pédagogie universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.univ-rennes2.fr/system/files/UHB/SERVICE-COMMUNICATION/Prog-JIR-web.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Des résultats de recherche à la pratique dans le projet HySup : quel processus de transfert et quelles compétences des acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://eductice.ens-lyon.fr/EducTice/ressources/journees-scientifiques/journees-scientifiques-pun-2012/PUN12_Atelier_Villiot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre blanc &amp;quot;Accompagner les enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les usages pédagogiques du e-portfolio dans l’enseignement supérieur. Etude de cas dans 4 établissements d’enseignement supérieur en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Bretagne Loire; Région Bretagne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc &amp;quot;Formation et accompagnement des enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2013, http://www.enseignementsup-recherche.gouv.fr/cid60286/livre-blanc-accompagnement-et-formation-des-enseignants-aux-usages-du-numerique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission d’étude sur la pédagogie universitaire au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nocera-Picand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants-chercheurs : entre recherche et enseignement, l'élaboration d'une posture d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2 Haute Bretagne; CREAD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01496804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la recherche xCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taschereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lorcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roullais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.689" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Docq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demougeot-Lebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Emorine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Dorval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Loquais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorval Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lison" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sylvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03695432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Parra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Monteagudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169334v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Basque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163137v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borruat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Manusco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lietard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697659v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heutte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Glais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Trollat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169274v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kholer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301818-comment-developper-le-conseil-pedagogique-dans-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rossier-Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855793v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697848v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697818v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Casimir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01496804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taschereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lorcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roullais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Docq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demougeot-Lebel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Emorine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Loquais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorval Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Dorval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sylvestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03695432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Parra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Monteagudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169334v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Basque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borruat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Manusco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lietard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697659v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heutte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011987v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Glais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Trollat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169274v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kholer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301818-comment-developper-le-conseil-pedagogique-dans-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rossier-Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697194v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855793v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697807v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163303v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697818v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Casimir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01496804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>