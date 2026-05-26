--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Lameul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab : pour une coopération des praticiens et des chercheurs en pédagogie à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail pédagogique dans le supérieur. Essai de modélisation des dimensions numérique et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.105-115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La téléprésence en formation : Définitions et dispositifs issus d’une recension systématique des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taschereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Meyer, F., Lameul, G. et Bolduc, S. Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et enquête collective. Quelle recherche coopérative pour accompagner l’innovation pédagogique dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lorcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roullais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bolduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi3.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INTRODUCTION DU EPORTFOLIO DANS L’ENSEIGNEMENT SUPÉRIEUR : UNE OPPORTUNITÉ DE DIVERSIFIER LES DÉMARCHES ÉVALUATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial apprentissage des adultes et envrionnements numériques, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du eportfolio à l’université : questionnements autour de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJSOTL_RCACEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(2017). Augmenting De Ketele’s model for university pedagogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la formation à l’enseignement sur les pratiques des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing new professors in class : initial results of the effects of short-term training on teaching practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sa posture professionnelle pour mieux aborder les situations pédagogiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, http://journals.openedition.org/dms/1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour en actualité de la notion de démarche dispositive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, http://journals.openedition.org/dms/926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quality of Learning in Digital Learning Environments: State of the Art and Research Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Higher Education Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs hybrides et développement professionnel : Effets spécifiques des différentes configurations de dispositif sur le développement professionnel des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage en formation alternée dans l'enseignement supérieur: pour quel développement professionnel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le stage en formation, tendances et résistances., 35, http://edso.revues.org/689. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'exploitation des résultats et diffusion auprès des acteurs de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Docq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, e-301, pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former et se transformer : perspective critique et formation universitaire aux métiers de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28-1/2012, http://ripes.revues.org/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs praticiens sur le dispositif de formation hybride FORSE : comment les enseignants transforment-ils leur modèle pédagogique en intervenant en ligne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension socio-collaborative d'un débat sur forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'usage des technologies d'information et de communication en formation d'enseignants sur la construction des postures professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu d'une situation de liberté dans un dispositif contraint : Quelle possible compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (8), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-analyse d’un parcours professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé, présent et avenir des récits de vie en recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Laval (Québec), Oct 2025, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du processus de transformation des perspectives sur l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Brest, May 2025, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation comme espace de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université du Mans, Nov 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking or not Seeking Help? Using an Online Learning Environment in an Adult Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Betrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS Research Network Sociology of Education International Mid-term Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS - Sociologia de l'educazione, Apr 2023, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les environnements capacitants développementaux : un levier « naturel » au développement professionnel pédagogique des enseignants du supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023 : "Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, au cœur d’une dynamique capacitante propice au développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023, Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) méthodologie(s) pour favoriser l’émergence d’une communauté d’enquête en pédagogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Méthodologies de la recherche” du Centre de recherche sur l’éducation, les apprentissages et la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation environnementale dans une formation pour adultes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum citoyen international de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche critique et constructive de la formation des adultes (Symposium coordonné par Isabelle Houot et Emmanuel Triby : Se faire adulte avec la formation. Pour un observatoire critique des transformations de la formation des adultes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’alternance à l’Université à l’épreuve de la réforme de 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque RUMEF - La réforme permanente de la formation continue. Quels enjeux pour l’éducation des adultes et les métiers de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUMEF - Université Picardie Jules Verne, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formation-Action-Recherche à l’Université et son ingénierie coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, la Formation et les pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-ICP, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'appuyer sur les interactions pour comprendre et documenter l'activité de l'enseignant et des étudiantrs en cours synchrones à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’Innovation Pédagogique à l’Épreuve de l’Enseignement à Distance dans les établissements à accès régulé : Bilan, Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie, Jul 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des objets-frontières : un levier de la transformation de la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les espaces culturels de formation : quels nouveaux rapports aux savoirs ? 7ème Colloque International Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de pédagogie universitaire 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIPU (Annulé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lison, C., Lameul, G. et Demougeot-Lebel et Sylvestre, E. (2020 annulé). Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs, Congrès AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de posture pour éclairer le développement (professionnel) pédagogique (ou l’inverse !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AIPU France 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU (Association Internationale de Pédagogie Universitaire), May 2019, Strasbourg, France. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche à partir des travaux de deux chercheures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du laboratoire Cirnef Pédagogie et numérique dans l’enseignement supérieur. Rouen, le 18 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’importance des représentations des nouveaux enseignants-chercheurs dans la construction de leur posture professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Entrer dans le métier d’enseignant-chercheur dans un environnement universitaire en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, 2019, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une démarche de recherche-formation-action en une ingénierie coopérative pour mieux accompagner le développement professionnel des étudiants. Symposium : La recherche participative pour mieux accompagner les acteurs de la formation initiale en enseignement N. Monney & A. Gagné (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre d’analyse pour l’étude de la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.13910.29768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional development of the teachers-researchers: elaboration of an expert posture between research and teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : University Teaching and Learning in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la réflexivité en formation avec un eportfolio de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Formation 2018 2e colloque e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de téléprésence dans l’enseignement supérieur : la présence pédagogique et l’engagement interactionnel des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRTA, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, facilitateur des collaborations inter-nations en formation d'enseignants dans le supérieur : conditions et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté pour l'innovation et la recherche sur les technologies dans l'enseignement/apprentissage; Université du Québec à Montréal, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation du métier, entre interculturalité et formation de soi : vers une nouvelle professionnalité des enseignants-chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Monteagudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et Formation de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université François Rabelais - Tours, Jun 2017, Rennes, France. https://voyageformation.sciencesconf.org/resource/page/id/5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Regards croisés sur l’enseignement dans le supérieur et ses pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'Université de Lorraine : retours sur le premier séminaire de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; SU2IP, Jan 2017, Nancy, France. http://sup.univ-lorraine.fr/apprendre-et-enseigner-a-luniversite-de-lorraine-retours-sur-le-premier-seminaire-de-pedagogie-universitaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche orientée par la conception, une voie pour soutenir le développement professionnel des conseillers pédagogiques : le cas du projet TOPIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Proust-Androwkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du symposium « Le e-portfolio comme dispositif d’apprentissage : quelles valeurs sous-tendent son implantation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 29ème Congrès International de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter et valoriser l’expérience en formation professionnalisante à l’Université. Analyser et formaliser les pratiques dans un démarche e-portfolio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’ADMEE - L’évaluation à la lumière des contextes et des disciplines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RVAE, Jan 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un « bon prof » à l’université : enjeux et paradoxes de l’injonction pédagogique. Interroger « l’innovation » : management ou autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée pédagogique de la Faculté des LLSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et action pour stimuler l’innovation en pédagogie universitaire. Comprendre la pédagogie universitaire au sein du dialogue entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation ou valorisation de l’expérience pour le développement professionnel ? Analyse et formalisation des pratiques dans un e-portfolio de formation professionnalisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l’AFIRSE - Diversidade e Complexidade da Avaliação em Educação e Formação Contributos da Investigação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE, Jan 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche e-portfolio au service de la construction identitaire en formation d’adultes, colloque scientifique international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. http://www.trigone.univ-lille1.fr/eformation2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités à l'heure de la pédagogie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre conscience de sa “posture” pour faire évoluer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche "Faire corps, perspectives plurielles de la recherche sur le corps aujourd’hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France. https://www.lairedu.fr/media/video/conference/seance-1-corps-expression-artistique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser l’innovation dans ses pratiques pédagogiques pour améliorer la qualité de l’enseignement : pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la pédagogie innovante à l’UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France. https://www.youtube.com/watch?v=krWMIJzP4JQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques : regards croisés - présentation du programme de recherche UQAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement du Suptice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 1; Université Rennes 2, Nov 2014, Rennes, France. https://vimeo.com/116844425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une posture professionnelle spécifique de formateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ENSVN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective d’autoformation transformatrice soutenue par une démarche e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur l’Autoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire numérique : questionnements autour des articulations recherche-pratiques-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l’AIPU (Association internationale de pédagogique universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Practices as a melting-pot for the building of professional positions in block-release training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research ECER 2014, "The Past, the Present and Future of Educational Research in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalizing adult learners in the French University: a case-study using portfolios and reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Professionalisation of Adult Educators - International and Comparative Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREA Research network “Adult Educators, Trainers and their Professional Development" (ReNAdET) - Asia-Europe Meeting for Lifelong Learning (ASEM LLL), Nov 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hybrid learning courses on teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennale EARLI conference for Research on Learning and Instruction “Responsible Teaching and sustainable learning”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former avec le numérique : une catégorisation de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former au et par le numérique dans les masters MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Numérique pour l'Enseignement Supérieur (MINES-DGESIP); DGESCO, Jul 2013, Montepellier, France. http://www.montpellier.iufm.fr/internet/site/_documents/seminaire-tice/modele/index.php?f=video&amp;id_video=07-Quelles-configurations-des-dispositifs-hybrides-de-formation-pour-favoriser-l-apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Formation initiale et continue en évaluation des apprentissages, quelle articulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2013, Fribourg, Suisse. http://www.sr-hepfr.ch/admee/home/fiche_contribution.php?id=178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides : nouvelle perspective pour une pédagogie de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France. http://www.marsouin.org/spip.php?page=org_seminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation sur l'apprentissage et le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.110-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie des dispositifs hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of Hybrid Learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Transformative Learning at the University: a Case Study of Action-Learning in an Adult Learning Educational Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides. Quels effets sur le développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Manusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2012, Trois-Rivières, Québec, Canada. https://archive-ouverte.unige.ch/unige:23093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants du supérieur à l’usage pédagogique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants du supérieur et contexte institutionnel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Mondiale des Sciences de l'Education, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre de référence pour l'évaluation des dispositifs de formation hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l'Adméé-Europe - Evaluation et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adméé-Europe, Jan 2011, Paris, France. https://archive-ouverte.unige.ch/unige:21668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of hybrid learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennal of the International Study Association on Teachers and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISATT, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique &amp;quot;e-learning et Pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur la "pédagogie universitaire numérique". Regard et rôle de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPR, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation hybrides sur le développement professionnel. Elaboration d'un cadre conceptuel et méthodologique dans la recherche Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers at the University in time of crisis: implications of Transformative Learning for adult learning, educational programs and curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Learning in Time of Crisis: Individual and Collective Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece. pp.596-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du web social en enseignement et en recherche : une opportunité pour ré-inventer l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Enseigner et apprendre dans l'université 2.0 : cohérences, tensions et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation, 2011, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training and ICT : The Impact of Collaborative and Online Training on Teacher Trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeanConference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle enseignante : petite histoire de la construction d'une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et d'accompagnement à l'usage pédagogique du numérique pour les enseignants du supérieur : point de situation et perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.328-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils de la didactique professionnelle pour repérer les indices de construction de compétences professionnelles dans un forum débat en formation initiale des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Associationpour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse. http://python.bretagne.iufm.fr/arcd/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d’analyse multidimensionnel de débats en ligne asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : un instrument privilégié pour prendre en compte l'expérience au sein du dispositif de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche et Pratiques en Didactique Professionnelle (RPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de formation et Dispositions des apprenants : une interface à prendre en compte pour l'efficacité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Efficacité et Equité en formation. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse d'un débat argumentatif sur forum Formation initiale des professeurs stagiaires à l'IUFM de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets de la médiatisation de la relation pédagogique sur la construction des postures professionnelles enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le temps hors cours des collégiens peut-il contribuer au développement de leur autonomie ? Convergences et divergences de représentations entre personnels et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Floride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Beuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. http://ife.ens-lyon.fr/lea/le-reseau/manifestations/rencontre-nationale-des-lea-2016-1/posters/11_segalen/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à l’action dans le projet HY-Sup : Impact des résultats du projet Hy-sup sur un réseau d’enseignants du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de Pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Québec, Canada. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Boeck, 2014, Pédagogies en développement, Jean-Marie de Ketele, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.lameul.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trollat A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : Chronique sociale, 207 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Trollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chronique Sociale. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des dispositifs hybrides pour accompagner le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs pour le développement professionnel des enseignants. Quelle place pour le numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Peter Lang</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : une recherche collaborative qui génère des espaces d’apprentissage informels et ré-interroge la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Balmon; B. Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE, Sciences, Société et nouvelles technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : un levier pour transformer les pratiques pédagogiques et renforcer l’engagement étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives dans DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.29-32, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.69-70, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de l’enseignement supérieur : une nécessaire articulation entre champs de pratique et de recherche en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chaliès; L. Talbot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et professionnalités émergentes avec l’usage pédagogique du numérique : l’intérêt du modèle Hélices pour en comprendre les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero; J. Eneau; S. Simonian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monique Linard,« Des humains &amp; des machines. Hommage aux travaux d’une exploratrice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et Passions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des espaces universitaires et culture numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kholer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de formation et architecture dans l'enseignement supérieur. Culture numérique et développement humain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et passions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage pédagogique du numérique : quelles transformations de l’activité de l’enseignant-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Massou &amp; N. Lavielle-Gutnik, Enseigner à l'université avec le numérique. Savoirs, ressources, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.225-241, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> A., Daele, &amp; E., Sylvestre, Le conseil pédagogique dans l’enseignement supérieur – Cadres de référence, outils d’analyse et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique en enseignement supérieur : une question d’aménagement des locaux plus que d’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T., Yurén, &amp; B., Albero, B. Modelos de formación y arquitectura en la Educación Superior: cultura digital y desarrollo humano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des regards de chercheurs et de praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.121-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration d’une relation praxéologique entre recherche et action dans le projet Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Lameul et C. Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation posturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C., Peltier, &amp; D. Peraya, La médiatisation de la formation et de l'apprentissage : quel est le rôle des médias pour quels effets de médiations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire numérique : émergence d’une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G., Lameul et C., Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la pédagogie universitaire numérique au sein du dialogue entre chercheurs et praticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.203-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modalités de formation sur les pratiques professionnelles : questionnement des conditions de transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble et de façon solidaire sujet et situation au sein des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul, A. Jézégou &amp; A. F. Trollat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Chronique sociale, pp.21-44, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat argumentatif : Un outil de formation et d'analyse de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des outils et médias éducatifs, traité sciences et techniques de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.297-316, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique : Tension entre esprit d'entreprise et sens du service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique ouvre de nouveaux horizons pédagogiques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.letudiant.fr/educpros/entretiens/le-numerique-a-l-universite-vers-de-nouveaux-horizons-pedagogiques.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les dispositifs de formation pour développer chez les étudiants des compétences qui en font des acteurs de la « transformation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;pédagogie universitaire numérique&amp;quot; analysée dans un ouvrage collectif de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, acteurs de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.avenir-ingenierie.fr/media/uploads/cahiers-ingenierie/cahiers_92-2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique : enjeux pour la pédagogie universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.univ-rennes2.fr/system/files/UHB/SERVICE-COMMUNICATION/Prog-JIR-web.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Des résultats de recherche à la pratique dans le projet HySup : quel processus de transfert et quelles compétences des acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://eductice.ens-lyon.fr/EducTice/ressources/journees-scientifiques/journees-scientifiques-pun-2012/PUN12_Atelier_Villiot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre blanc &amp;quot;Accompagner les enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les usages pédagogiques du e-portfolio dans l’enseignement supérieur. Etude de cas dans 4 établissements d’enseignement supérieur en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Bretagne Loire; Région Bretagne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc &amp;quot;Formation et accompagnement des enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2013, http://www.enseignementsup-recherche.gouv.fr/cid60286/livre-blanc-accompagnement-et-formation-des-enseignants-aux-usages-du-numerique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission d’étude sur la pédagogie universitaire au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nocera-Picand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants-chercheurs : entre recherche et enseignement, l'élaboration d'une posture d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2 Haute Bretagne; CREAD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01496804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la recherche xCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geneviève Lameul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab : pour une coopération des praticiens et des chercheurs en pédagogie à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail pédagogique dans le supérieur. Essai de modélisation des dimensions numérique et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, pp.105-115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.069.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Learners’ Autonomy With E-Portfolios And Open Learner Models: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La téléprésence en formation : Définitions et dispositifs issus d’une recension systématique des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taschereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Meyer, F., Lameul, G. et Bolduc, S. Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et enquête collective. Quelle recherche coopérative pour accompagner l’innovation pédagogique dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lorcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roullais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bolduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi3.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INTRODUCTION DU EPORTFOLIO DANS L’ENSEIGNEMENT SUPÉRIEUR : UNE OPPORTUNITÉ DE DIVERSIFIER LES DÉMARCHES ÉVALUATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial apprentissage des adultes et envrionnements numériques, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du eportfolio à l’université : questionnements autour de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJSOTL_RCACEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(2017). Augmenting De Ketele’s model for university pedagogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la formation à l’enseignement sur les pratiques des nouveaux enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing new professors in class : initial results of the effects of short-term training on teaching practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sa posture professionnelle pour mieux aborder les situations pédagogiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, http://journals.openedition.org/dms/1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour en actualité de la notion de démarche dispositive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, http://journals.openedition.org/dms/926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Quality of Learning in Digital Learning Environments: State of the Art and Research Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The European Higher Education Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs hybrides et développement professionnel : Effets spécifiques des différentes configurations de dispositif sur le développement professionnel des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stage en formation alternée dans l'enseignement supérieur: pour quel développement professionnel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le stage en formation, tendances et résistances., 35, http://edso.revues.org/689. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'exploitation des résultats et diffusion auprès des acteurs de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Docq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, e-301, pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former et se transformer : perspective critique et formation universitaire aux métiers de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28-1/2012, http://ripes.revues.org/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs praticiens sur le dispositif de formation hybride FORSE : comment les enseignants transforment-ils leur modèle pédagogique en intervenant en ligne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dimension socio-collaborative d'un débat sur forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'usage des technologies d'information et de communication en formation d'enseignants sur la construction des postures professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu d'une situation de liberté dans un dispositif contraint : Quelle possible compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (8), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hervé-Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Garcia-Arjona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-analyse d’un parcours professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé, présent et avenir des récits de vie en recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Laval (Québec), Oct 2025, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Defente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herve-Pecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du processus de transformation des perspectives sur l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Zingaretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Brest, May 2025, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation comme espace de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université du Mans, Nov 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking or not Seeking Help? Using an Online Learning Environment in an Adult Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Betrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS Research Network Sociology of Education International Mid-term Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS - Sociologia de l'educazione, Apr 2023, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, au cœur d’une dynamique capacitante propice au développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023, Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les environnements capacitants développementaux : un levier « naturel » au développement professionnel pédagogique des enseignants du supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Emorine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur 2023 : "Apprendre de la nature ? Enjeux pour la pédagogie dans l’enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) méthodologie(s) pour favoriser l’émergence d’une communauté d’enquête en pédagogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Crosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Méthodologies de la recherche” du Centre de recherche sur l’éducation, les apprentissages et la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation des apprentissages dans une formation pour adulte. L’exemple de la demande d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorégulation environnementale dans une formation pour adultes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum citoyen international de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche critique et constructive de la formation des adultes (Symposium coordonné par Isabelle Houot et Emmanuel Triby : Se faire adulte avec la formation. Pour un observatoire critique des transformations de la formation des adultes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’alternance à l’Université à l’épreuve de la réforme de 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque RUMEF - La réforme permanente de la formation continue. Quels enjeux pour l’éducation des adultes et les métiers de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUMEF - Université Picardie Jules Verne, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Formation-Action-Recherche à l’Université et son ingénierie coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, la Formation et les pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM-ICP, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'appuyer sur les interactions pour comprendre et documenter l'activité de l'enseignant et des étudiantrs en cours synchrones à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L’Innovation Pédagogique à l’Épreuve de l’Enseignement à Distance dans les établissements à accès régulé : Bilan, Enjeux et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie, Jul 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des objets-frontières : un levier de la transformation de la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les espaces culturels de formation : quels nouveaux rapports aux savoirs ? 7ème Colloque International Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de pédagogie universitaire 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIPU (Annulé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture : une notion essentielle pour la compréhension du processus de développement professionnel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lison, C., Lameul, G. et Demougeot-Lebel et Sylvestre, E. (2020 annulé). Symposium Le développement professionnel pédagogique des enseignants du supérieur : questionner les postures des acteurs, Congrès AIPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de posture pour éclairer le développement (professionnel) pédagogique (ou l’inverse !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AIPU France 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU (Association Internationale de Pédagogie Universitaire), May 2019, Strasbourg, France. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche à partir des travaux de deux chercheures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du laboratoire Cirnef Pédagogie et numérique dans l’enseignement supérieur. Rouen, le 18 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’importance des représentations des nouveaux enseignants-chercheurs dans la construction de leur posture professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Demougeot-Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Entrer dans le métier d’enseignant-chercheur dans un environnement universitaire en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, 2019, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche d'analyse de l'activité par les ingénieurs pédagogiques et effets sur la conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des démarches évaluatives dans un ePortfolio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les transformations des pratiques à travers le prise du Design-Based Research. Les journées d'étude AIPU section France : la notion de posture pour éclairer le développement pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International : enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une démarche de recherche-formation-action en une ingénierie coopérative pour mieux accompagner le développement professionnel des étudiants. Symposium : La recherche participative pour mieux accompagner les acteurs de la formation initiale en enseignement N. Monney & A. Gagné (coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation; Université de Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre d’analyse pour l’étude de la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.13910.29768</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The professional development of the teachers-researchers: elaboration of an expert posture between research and teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : University Teaching and Learning in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing activities of pedagogical engineers in unusual situations of distance work to design trainings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophone perspectives on tje articulation between learning at work and learning through work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la réflexivité en formation avec un eportfolio de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Formation 2018 2e colloque e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de téléprésence dans l’enseignement supérieur : la présence pédagogique et l’engagement interactionnel des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRTA, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, facilitateur des collaborations inter-nations en formation d'enseignants dans le supérieur : conditions et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté pour l'innovation et la recherche sur les technologies dans l'enseignement/apprentissage; Université du Québec à Montréal, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation du métier, entre interculturalité et formation de soi : vers une nouvelle professionnalité des enseignants-chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Monteagudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et Formation de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Université François Rabelais - Tours, Jun 2017, Rennes, France. https://voyageformation.sciencesconf.org/resource/page/id/5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Regards croisés sur l’enseignement dans le supérieur et ses pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'Université de Lorraine : retours sur le premier séminaire de pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; SU2IP, Jan 2017, Nancy, France. http://sup.univ-lorraine.fr/apprendre-et-enseigner-a-luniversite-de-lorraine-retours-sur-le-premier-seminaire-de-pedagogie-universitaire/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche orientée par la conception, une voie pour soutenir le développement professionnel des conseillers pédagogiques : le cas du projet TOPIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Proust-Androwkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l’Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du symposium « Le e-portfolio comme dispositif d’apprentissage : quelles valeurs sous-tendent son implantation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 29ème Congrès International de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter et valoriser l’expérience en formation professionnalisante à l’Université. Analyser et formaliser les pratiques dans un démarche e-portfolio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Dorval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque de l’ADMEE - L’évaluation à la lumière des contextes et des disciplines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RVAE, Jan 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation ou valorisation de l’expérience pour le développement professionnel ? Analyse et formalisation des pratiques dans un e-portfolio de formation professionnalisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l’AFIRSE - Diversidade e Complexidade da Avaliação em Educação e Formação Contributos da Investigação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIRSE, Jan 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un « bon prof » à l’université : enjeux et paradoxes de l’injonction pédagogique. Interroger « l’innovation » : management ou autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée pédagogique de la Faculté des LLSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler recherche et action pour stimuler l’innovation en pédagogie universitaire. Comprendre la pédagogie universitaire au sein du dialogue entre chercheurs et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités à l'heure de la pédagogie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche e-portfolio au service de la construction identitaire en formation d’adultes, colloque scientifique international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation des adultes et des jeunes adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. http://www.trigone.univ-lille1.fr/eformation2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l’enseignement des nouveaux enseignants fait-elle la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogie pour l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. http://www.colloque-pedagogie.org/sites/default/files/colloque_2015/Actes-QPES2015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre conscience de sa “posture” pour faire évoluer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche "Faire corps, perspectives plurielles de la recherche sur le corps aujourd’hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France. https://www.lairedu.fr/media/video/conference/seance-1-corps-expression-artistique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser l’innovation dans ses pratiques pédagogiques pour améliorer la qualité de l’enseignement : pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la pédagogie innovante à l’UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France. https://www.youtube.com/watch?v=krWMIJzP4JQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques : regards croisés - présentation du programme de recherche UQAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement du Suptice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 1; Université Rennes 2, Nov 2014, Rennes, France. https://vimeo.com/116844425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective d’autoformation transformatrice soutenue par une démarche e-portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur l’Autoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une posture professionnelle spécifique de formateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ENSVN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire numérique : questionnements autour des articulations recherche-pratiques-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de l’AIPU (Association internationale de pédagogique universitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Practices as a melting-pot for the building of professional positions in block-release training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorval Anne-Gaëlle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research ECER 2014, "The Past, the Present and Future of Educational Research in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Formation initiale et continue en évaluation des apprentissages, quelle articulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ciussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Jan 2013, Fribourg, Suisse. http://www.sr-hepfr.ch/admee/home/fiche_contribution.php?id=178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalizing adult learners in the French University: a case-study using portfolios and reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Professionalisation of Adult Educators - International and Comparative Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREA Research network “Adult Educators, Trainers and their Professional Development" (ReNAdET) - Asia-Europe Meeting for Lifelong Learning (ASEM LLL), Nov 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hybrid learning courses on teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennale EARLI conference for Research on Learning and Instruction “Responsible Teaching and sustainable learning”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former avec le numérique : une catégorisation de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former au et par le numérique dans les masters MEEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Numérique pour l'Enseignement Supérieur (MINES-DGESIP); DGESCO, Jul 2013, Montepellier, France. http://www.montpellier.iufm.fr/internet/site/_documents/seminaire-tice/modele/index.php?f=video&amp;id_video=07-Quelles-configurations-des-dispositifs-hybrides-de-formation-pour-favoriser-l-apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides : nouvelle perspective pour une pédagogie de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France. http://www.marsouin.org/spip.php?page=org_seminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation sur l'apprentissage et le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.110-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiographie des dispositifs hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of Hybrid Learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Transformative Learning at the University: a Case Study of Action-Learning in an Adult Learning Educational Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation hybrides. Quels effets sur le développement professionnel des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Borruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Manusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e congrès de l'Association Internationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU, May 2012, Trois-Rivières, Québec, Canada. https://archive-ouverte.unige.ch/unige:23093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants du supérieur à l’usage pédagogique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants du supérieur et contexte institutionnel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Mondiale des Sciences de l'Education, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does design and practices of hybrid learning impact on the professional development of HE professors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennal of the International Study Association on Teachers and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISATT, Jul 2011, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre de référence pour l'évaluation des dispositifs de formation hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l'Adméé-Europe - Evaluation et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adméé-Europe, Jan 2011, Paris, France. https://archive-ouverte.unige.ch/unige:21668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique &amp;quot;e-learning et Pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur la "pédagogie universitaire numérique". Regard et rôle de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPR, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des dispositifs de formation hybrides sur le développement professionnel. Elaboration d'un cadre conceptuel et méthodologique dans la recherche Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the trainers at the University in time of crisis: implications of Transformative Learning for adult learning, educational programs and curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Learning in Time of Crisis: Individual and Collective Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece. pp.596-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du web social en enseignement et en recherche : une opportunité pour ré-inventer l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Enseigner et apprendre dans l'université 2.0 : cohérences, tensions et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation, 2011, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training and ICT : The Impact of Collaborative and Online Training on Teacher Trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeanConference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle enseignante : petite histoire de la construction d'une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et d'accompagnement à l'usage pédagogique du numérique pour les enseignants du supérieur : point de situation et perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.328-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d’analyse multidimensionnel de débats en ligne asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils de la didactique professionnelle pour repérer les indices de construction de compétences professionnelles dans un forum débat en formation initiale des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Associationpour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse. http://python.bretagne.iufm.fr/arcd/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum-débat : un instrument privilégié pour prendre en compte l'expérience au sein du dispositif de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche et Pratiques en Didactique Professionnelle (RPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de formation et Dispositions des apprenants : une interface à prendre en compte pour l'efficacité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Efficacité et Equité en formation. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse d'un débat argumentatif sur forum Formation initiale des professeurs stagiaires à l'IUFM de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets de la médiatisation de la relation pédagogique sur la construction des postures professionnelles enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une stratégie d’autorégulation : la recherche d’aide dans l’apprentissage de la programmation sur une plateforme d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. , Actes de la onzième Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH), 2023, https://eiah2023.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le temps hors cours des collégiens peut-il contribuer au développement de leur autonomie ? Convergences et divergences de représentations entre personnels et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Floride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Beuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale des LéA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. http://ife.ens-lyon.fr/lea/le-reseau/manifestations/rencontre-nationale-des-lea-2016-1/posters/11_segalen/view</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à l’action dans le projet HY-Sup : Impact des résultats du projet Hy-sup sur un réseau d’enseignants du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de Pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Québec, Canada. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Boeck, 2014, Pédagogies en développement, Jean-Marie de Ketele, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.lameul.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trollat A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : Chronique sociale, 207 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Trollat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chronique Sociale. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des dispositifs hybrides pour accompagner le développement professionnel des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs pour le développement professionnel des enseignants. Quelle place pour le numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Peter Lang</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture professionnelle et niche écologique : construction mutuelles et réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une approche écologique de l’agir humain en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : une recherche collaborative qui génère des espaces d’apprentissage informels et ré-interroge la forme universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Balmon; B. Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE, Sciences, Société et nouvelles technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIR : un levier pour transformer les pratiques pédagogiques et renforcer l’engagement étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives dans DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif DESIR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.29-32, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.69-70, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de l’enseignement supérieur : une nécessaire articulation entre champs de pratique et de recherche en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chaliès; L. Talbot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et professionnalités émergentes avec l’usage pédagogique du numérique : l’intérêt du modèle Hélices pour en comprendre les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero; J. Eneau; S. Simonian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monique Linard,« Des humains &amp; des machines. Hommage aux travaux d’une exploratrice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et Passions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des espaces universitaires et culture numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kholer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de formation et architecture dans l'enseignement supérieur. Culture numérique et développement humain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons et passions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage pédagogique du numérique : quelles transformations de l’activité de l’enseignant-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Massou &amp; N. Lavielle-Gutnik, Enseigner à l'université avec le numérique. Savoirs, ressources, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.225-241, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> A., Daele, &amp; E., Sylvestre, Le conseil pédagogique dans l’enseignement supérieur – Cadres de référence, outils d’analyse et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique en enseignement supérieur : une question d’aménagement des locaux plus que d’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T., Yurén, &amp; B., Albero, B. Modelos de formación y arquitectura en la Educación Superior: cultura digital y desarrollo humano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des regards de chercheurs et de praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.121-125, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration d’une relation praxéologique entre recherche et action dans le projet Hy-Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Lameul et C. Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation posturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C., Peltier, &amp; D. Peraya, La médiatisation de la formation et de l'apprentissage : quel est le rôle des médias pour quels effets de médiations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire numérique : émergence d’une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G., Lameul et C., Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la pédagogie universitaire numérique au sein du dialogue entre chercheurs et praticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.203-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modalités de formation sur les pratiques professionnelles : questionnement des conditions de transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble et de façon solidaire sujet et situation au sein des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Lameul, A. Jézégou &amp; A. F. Trollat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Chronique sociale, pp.21-44, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum débat argumentatif : Un outil de formation et d'analyse de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des outils et médias éducatifs, traité sciences et techniques de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.297-316, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique : Tension entre esprit d'entreprise et sens du service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les dispositifs de formation pour développer chez les étudiants des compétences qui en font des acteurs de la « transformation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique ouvre de nouveaux horizons pédagogiques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.letudiant.fr/educpros/entretiens/le-numerique-a-l-universite-vers-de-nouveaux-horizons-pedagogiques.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;pédagogie universitaire numérique&amp;quot; analysée dans un ouvrage collectif de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, acteurs de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://www.avenir-ingenierie.fr/media/uploads/cahiers-ingenierie/cahiers_92-2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Des résultats de recherche à la pratique dans le projet HySup : quel processus de transfert et quelles compétences des acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deschryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rossier-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://eductice.ens-lyon.fr/EducTice/ressources/journees-scientifiques/journees-scientifiques-pun-2012/PUN12_Atelier_Villiot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique : enjeux pour la pédagogie universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.univ-rennes2.fr/system/files/UHB/SERVICE-COMMUNICATION/Prog-JIR-web.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre blanc &amp;quot;Accompagner les enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants-chercheurs en situations d'enseignement médiatisées par le numérique - rapport d'activité du projet QUALIFORNUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Rennes 2; CREAD; Université Bretagne Loire. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les usages pédagogiques du e-portfolio dans l’enseignement supérieur. Etude de cas dans 4 établissements d’enseignement supérieur en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Bretagne Loire; Région Bretagne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc &amp;quot;Formation et accompagnement des enseignants aux usages pédagogiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2013, http://www.enseignementsup-recherche.gouv.fr/cid60286/livre-blanc-accompagnement-et-formation-des-enseignants-aux-usages-du-numerique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission d’étude sur la pédagogie universitaire au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Nocera-Picand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Éducation Nationale, de l’Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des enseignants-chercheurs : entre recherche et enseignement, l'élaboration d'une posture d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2 Haute Bretagne; CREAD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01496804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la recherche xCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taschereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lorcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roullais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Docq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demougeot-Lebel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Emorine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Loquais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorval Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Dorval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sylvestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03695432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Parra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Monteagudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169334v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Basque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borruat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Manusco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lietard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697659v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heutte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011987v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Glais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Trollat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169274v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kholer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301818-comment-developper-le-conseil-pedagogique-dans-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rossier-Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697194v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855793v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697807v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163303v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697818v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Casimir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01496804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taschereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lorcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roullais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bolduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Docq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demougeot-Lebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Emorine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Loquais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorval Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Dorval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sylvestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03695432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Parra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Monteagudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169334v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Basque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ciussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163137v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borruat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Manusco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697405v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lietard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697659v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heutte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Glais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Trollat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169274v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kholer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301818-comment-developper-le-conseil-pedagogique-dans-lenseignement-superieur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rossier-Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697194v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855793v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697864v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697848v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697818v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Casimir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01496804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>