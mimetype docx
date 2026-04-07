--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -430,488 +430,610 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent identifiers in the Datacite metadata schema: recommendations from the French consortium</w:t>
+                <w:t xml:space="preserve">E-colos project Data Management Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jouneau</w:t>
+                <w:t xml:space="preserve">Didier Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bober</w:t>
+                <w:t xml:space="preserve">Marine Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Caillet</w:t>
+                <w:t xml:space="preserve">Ali Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cao</w:t>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inist-CNRS; Consortium Datacite France. 2026</w:t>
+              <w:t xml:space="preserve">Observatoire des sciences de l'univers de Grenoble; Institut des Géosciences de l’Environnement, Université Grenoble-Alpes, 38000 Grenoble; 3SR - Sols, Solides, Structures, Risques; Grenoble INP; Université Grenoble Alpes; CNRS-INSU. 2026, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533028v2</w:t>
+                <w:t xml:space="preserve">hal-05567098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradata, from by-product to standard documentation</w:t>
+                <w:t xml:space="preserve">Persistent identifiers in the Datacite metadata schema: recommendations from the French consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Barkow</w:t>
+                <w:t xml:space="preserve">Thomas Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Perry</w:t>
+                <w:t xml:space="preserve">Benjamin Bober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Schiller</w:t>
+                <w:t xml:space="preserve">Christelle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Thomas</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">12th Annual European DDI User Conference (EDDI 2020). 2020</w:t>
+                <w:t xml:space="preserve">Isabelle Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inist-CNRS; Consortium Datacite France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906466v1</w:t>
+                <w:t xml:space="preserve">hal-05533028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizing a DDI compliant repository: a detailed course with Dataverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradata, from by-product to standard documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Barkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">12th Annual European DDI Users Conference. 2020</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12th Annual European DDI User Conference (EDDI 2020). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906364v1</w:t>
+                <w:t xml:space="preserve">hal-03906466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Customizing a DDI compliant repository: a detailed course with Dataverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12th Annual European DDI Users Conference. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SSHOC D4.1 A sample management system for cross- national web survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmaria Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Straume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Agren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -921,65 +1043,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop: How to set up and configure a Dataverse repository that suits your needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1000,100 +1122,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Python for data science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1101,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Summer School 2017, Trivedi Centre for Political Data (TCPD) Ashoka University, India. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1155,163 +1277,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatory of European Institutions : Une base de données sur le processus décisionnel dans l’Union européenne (1996-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dehousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deloche-Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, L’évolution du processus législatif de l’Union européenne. Conflit, consensus et tendances sectorielles, 58, pp.14-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.058.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1321,385 +1443,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing DDI metadata for OAI-PMH harvesting a Dataverse repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European DDI Users conference (EDDI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDDI, Nov 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7529240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a sample management service for cross-national internet surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Survey Research Association Conference 2021 (ESRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Survey Research Association, Jul 2021, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5137051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mate la Science ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataverse, an open and collaborative source research data repository software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,255 +1836,255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European DDI User Conference 2021, Training FAIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDDI, Nov 2021, Virtuel, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a software suite for managing large scale cross-national web surveys within the framework of the European Open Science Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmaria Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big data meets survey science (BigSurv20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7505482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DDI, Dataverse and Colectica: our data management combo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual European DDI User Conference (EDDI20),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4299083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and best practices when designing a mobile application for the ELIPSS panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1978,151 +2100,151 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSDI. International Workshop on Comparative Survey Design and Implementation Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Varsovie, Institute of Philosophy and Sociology, Polish Academy of Sciences, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataverse pour les entrepôts de données : Dataverse à SciencesPo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers thématiques RDA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RDA France, Sep 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7499453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop: Let's take a look at a DDI-documented paradataset collected by an in-house panel information system!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2138,277 +2260,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDDI 2019. 11th Annual European DDI Users Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Tampere University, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shadow to light: make data visible: DDI, a collaborative ground for the Library and the Center for Socio-Political Data (CDSP) of Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Pedroja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Data Documentation Initiative User Conference (EDDI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDDI, Dec 2018, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2480629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataverse as a Single Source of Truth in a DDI-Compliant Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Agren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European DDI User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2476,51 +2598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0712E8E6"/>
+    <w:nsid w:val="83789D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2707,51 +2829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9288-2888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04138204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Lema&#238;tre-Salmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cde778631b116f6ad49b209918c6883c73e99f07;origin=https://github.com/CDSP-SCPO/WPSS-for-ESS-webpanel;visit=swh:1:snp:7daf379cca4b8e5717aba894de82633020e1a679;anchor=swh:1:rev:c3bb449e52de20ed33e483cac46fd3551f6d86d6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Epee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c442aec1370cfc0869ad0fa1627a8a7728fec91;origin=https://github.com/CDSP-SCPO/wpss-doc;visit=swh:1:snp:ae236000b1d6b5da42695d46e419abbd206e138e;anchor=swh:1:rev:93794632e02516b4b6fa417c95472f75a8a1e289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533028v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bober" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Barkow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Perry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03923285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deloche-Gaudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7529240" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Meyers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7505482" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4299083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7499453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2480629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9288-2888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04138204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Lema&#238;tre-Salmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cde778631b116f6ad49b209918c6883c73e99f07;origin=https://github.com/CDSP-SCPO/WPSS-for-ESS-webpanel;visit=swh:1:snp:7daf379cca4b8e5717aba894de82633020e1a679;anchor=swh:1:rev:c3bb449e52de20ed33e483cac46fd3551f6d86d6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Epee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c442aec1370cfc0869ad0fa1627a8a7728fec91;origin=https://github.com/CDSP-SCPO/wpss-doc;visit=swh:1:snp:ae236000b1d6b5da42695d46e419abbd206e138e;anchor=swh:1:rev:93794632e02516b4b6fa417c95472f75a8a1e289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533028v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Barkow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Perry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03923285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deloche-Gaudez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7529240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Meyers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7505482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4299083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7499453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2480629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>