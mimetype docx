--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1542,987 +1542,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up a sample management service for cross-national internet surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataverse, an open and collaborative source research data repository software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Survey Research Association Conference 2021 (ESRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European DDI User Conference 2021, Training FAIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDDI, Nov 2021, Virtuel, France. pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919070v1</w:t>
+                <w:t xml:space="preserve">hal-03891601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting up a sample management service for cross-national internet surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mate la Science ouverte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Survey Research Association Conference 2021 (ESRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Survey Research Association, Jul 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5137051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432005v1</w:t>
+                <w:t xml:space="preserve">hal-03919070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataverse, an open and collaborative source research data repository software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
+                <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Meyers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European DDI User Conference 2021, Training FAIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDDI, Nov 2021, Virtuel, France. pp.13</w:t>
+              <w:t xml:space="preserve">Mate la Science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891601v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a software suite for managing large scale cross-national web surveys within the framework of the European Open Science Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianmaria Bottoni</w:t>
+                <w:t xml:space="preserve">DDI, Dataverse and Colectica: our data management combo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big data meets survey science (BigSurv20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. </w:t>
+              <w:t xml:space="preserve">12th Annual European DDI User Conference (EDDI20),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7505482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4299083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924208v1</w:t>
+                <w:t xml:space="preserve">hal-03956404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDI, Dataverse and Colectica: our data management combo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Danciu</w:t>
+                <w:t xml:space="preserve">Developing a software suite for managing large scale cross-national web surveys within the framework of the European Open Science Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual European DDI User Conference (EDDI20),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, Paris, France. </w:t>
+              <w:t xml:space="preserve">Big data meets survey science (BigSurv20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4299083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7505482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956404v1</w:t>
+                <w:t xml:space="preserve">hal-03924208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and best practices when designing a mobile application for the ELIPSS panel</w:t>
+                <w:t xml:space="preserve">Workshop: Let's take a look at a DDI-documented paradataset collected by an in-house panel information system!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Agren</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSDI. International Workshop on Comparative Survey Design and Implementation Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Varsovie, Institute of Philosophy and Sociology, Polish Academy of Sciences, Poland</w:t>
+              <w:t xml:space="preserve">EDDI 2019. 11th Annual European DDI Users Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tampere University, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874080v1</w:t>
+                <w:t xml:space="preserve">hal-02873594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataverse pour les entrepôts de données : Dataverse à SciencesPo</w:t>
+                <w:t xml:space="preserve">Challenges and best practices when designing a mobile application for the ELIPSS panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Agren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers thématiques RDA France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSDI. International Workshop on Comparative Survey Design and Implementation Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Varsovie, Institute of Philosophy and Sociology, Polish Academy of Sciences, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919048v1</w:t>
+                <w:t xml:space="preserve">hal-02874080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop: Let's take a look at a DDI-documented paradataset collected by an in-house panel information system!</w:t>
+                <w:t xml:space="preserve">Dataverse pour les entrepôts de données : Dataverse à SciencesPo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDDI 2019. 11th Annual European DDI Users Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ateliers thématiques RDA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RDA France, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7499453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873594v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shadow to light: make data visible: DDI, a collaborative ground for the Library and the Center for Socio-Political Data (CDSP) of Sciences Po</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataverse as a Single Source of Truth in a DDI-Compliant Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Agren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Pedroja</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Data Documentation Initiative User Conference (EDDI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual European DDI User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874087v1</w:t>
+                <w:t xml:space="preserve">hal-02874088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataverse as a Single Source of Truth in a DDI-Compliant Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Agren</w:t>
+                <w:t xml:space="preserve">From shadow to light: make data visible: DDI, a collaborative ground for the Library and the Center for Socio-Political Data (CDSP) of Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dellac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
+                <w:t xml:space="preserve">Cynthia Pedroja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European DDI User Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Data Documentation Initiative User Conference (EDDI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDDI, Dec 2018, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2480629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874088v1</w:t>
+                <w:t xml:space="preserve">hal-02874087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2598,51 +2598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83789D2E"/>
+    <w:nsid w:val="75EFEF40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2829,51 +2829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9288-2888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04138204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Lema&#238;tre-Salmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cde778631b116f6ad49b209918c6883c73e99f07;origin=https://github.com/CDSP-SCPO/WPSS-for-ESS-webpanel;visit=swh:1:snp:7daf379cca4b8e5717aba894de82633020e1a679;anchor=swh:1:rev:c3bb449e52de20ed33e483cac46fd3551f6d86d6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Epee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c442aec1370cfc0869ad0fa1627a8a7728fec91;origin=https://github.com/CDSP-SCPO/wpss-doc;visit=swh:1:snp:ae236000b1d6b5da42695d46e419abbd206e138e;anchor=swh:1:rev:93794632e02516b4b6fa417c95472f75a8a1e289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533028v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Barkow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Perry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03923285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deloche-Gaudez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7529240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Meyers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7505482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4299083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7499453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2480629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9288-2888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04138204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Lema&#238;tre-Salmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cde778631b116f6ad49b209918c6883c73e99f07;origin=https://github.com/CDSP-SCPO/WPSS-for-ESS-webpanel;visit=swh:1:snp:7daf379cca4b8e5717aba894de82633020e1a679;anchor=swh:1:rev:c3bb449e52de20ed33e483cac46fd3551f6d86d6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Epee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c442aec1370cfc0869ad0fa1627a8a7728fec91;origin=https://github.com/CDSP-SCPO/wpss-doc;visit=swh:1:snp:ae236000b1d6b5da42695d46e419abbd206e138e;anchor=swh:1:rev:93794632e02516b4b6fa417c95472f75a8a1e289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533028v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Barkow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Perry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03923285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deloche-Gaudez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7529240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Meyers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4299083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7505482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7499453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2480629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>