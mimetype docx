--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -2598,51 +2598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75EFEF40"/>
+    <w:nsid w:val="2C318EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>