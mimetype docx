--- v3 (2026-04-30)
+++ v4 (2026-05-24)
@@ -1542,987 +1542,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataverse, an open and collaborative source research data repository software</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting up a sample management service for cross-national internet surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European DDI User Conference 2021, Training FAIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Survey Research Association Conference 2021 (ESRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Survey Research Association, Jul 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5137051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891601v1</w:t>
+                <w:t xml:space="preserve">hal-03919070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up a sample management service for cross-national internet surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Survey Research Association Conference 2021 (ESRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mate la Science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919070v1</w:t>
+                <w:t xml:space="preserve">hal-03432005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Colin</w:t>
+                <w:t xml:space="preserve">Dataverse, an open and collaborative source research data repository software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jim Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Villette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mate la Science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">13th European DDI User Conference 2021, Training FAIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDDI, Nov 2021, Virtuel, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432005v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDI, Dataverse and Colectica: our data management combo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Danciu</w:t>
+                <w:t xml:space="preserve">Developing a software suite for managing large scale cross-national web surveys within the framework of the European Open Science Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual European DDI User Conference (EDDI20),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, Paris, France. </w:t>
+              <w:t xml:space="preserve">Big data meets survey science (BigSurv20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4299083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7505482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956404v1</w:t>
+                <w:t xml:space="preserve">hal-03924208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a software suite for managing large scale cross-national web surveys within the framework of the European Open Science Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianmaria Bottoni</w:t>
+                <w:t xml:space="preserve">DDI, Dataverse and Colectica: our data management combo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big data meets survey science (BigSurv20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. </w:t>
+              <w:t xml:space="preserve">12th Annual European DDI User Conference (EDDI20),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7505482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4299083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924208v1</w:t>
+                <w:t xml:space="preserve">hal-03956404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop: Let's take a look at a DDI-documented paradataset collected by an in-house panel information system!</w:t>
+                <w:t xml:space="preserve">Challenges and best practices when designing a mobile application for the ELIPSS panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Agren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDDI 2019. 11th Annual European DDI Users Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Tampere University, Finland</w:t>
+              <w:t xml:space="preserve">CSDI. International Workshop on Comparative Survey Design and Implementation Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Varsovie, Institute of Philosophy and Sociology, Polish Academy of Sciences, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873594v1</w:t>
+                <w:t xml:space="preserve">hal-02874080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and best practices when designing a mobile application for the ELIPSS panel</w:t>
+                <w:t xml:space="preserve">Dataverse pour les entrepôts de données : Dataverse à SciencesPo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Agren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSDI. International Workshop on Comparative Survey Design and Implementation Program</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ateliers thématiques RDA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RDA France, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7499453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874080v1</w:t>
+                <w:t xml:space="preserve">hal-03919048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataverse pour les entrepôts de données : Dataverse à SciencesPo</w:t>
+                <w:t xml:space="preserve">Workshop: Let's take a look at a DDI-documented paradataset collected by an in-house panel information system!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers thématiques RDA France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDDI 2019. 11th Annual European DDI Users Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tampere University, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7499453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03919048v1</w:t>
+                <w:t xml:space="preserve">hal-02873594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataverse as a Single Source of Truth in a DDI-Compliant Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Agren</w:t>
+                <w:t xml:space="preserve">From shadow to light: make data visible: DDI, a collaborative ground for the Library and the Center for Socio-Political Data (CDSP) of Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dellac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
+                <w:t xml:space="preserve">Cynthia Pedroja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European DDI User Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Data Documentation Initiative User Conference (EDDI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDDI, Dec 2018, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2480629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874088v1</w:t>
+                <w:t xml:space="preserve">hal-02874087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shadow to light: make data visible: DDI, a collaborative ground for the Library and the Center for Socio-Political Data (CDSP) of Sciences Po</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataverse as a Single Source of Truth in a DDI-Compliant Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Agren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Pedroja</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Data Documentation Initiative User Conference (EDDI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual European DDI User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874087v1</w:t>
+                <w:t xml:space="preserve">hal-02874088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2598,51 +2598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C318EA9"/>
+    <w:nsid w:val="07C74D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2829,51 +2829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9288-2888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04138204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Lema&#238;tre-Salmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cde778631b116f6ad49b209918c6883c73e99f07;origin=https://github.com/CDSP-SCPO/WPSS-for-ESS-webpanel;visit=swh:1:snp:7daf379cca4b8e5717aba894de82633020e1a679;anchor=swh:1:rev:c3bb449e52de20ed33e483cac46fd3551f6d86d6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Epee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c442aec1370cfc0869ad0fa1627a8a7728fec91;origin=https://github.com/CDSP-SCPO/wpss-doc;visit=swh:1:snp:ae236000b1d6b5da42695d46e419abbd206e138e;anchor=swh:1:rev:93794632e02516b4b6fa417c95472f75a8a1e289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533028v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Barkow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Perry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03923285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deloche-Gaudez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7529240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Meyers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4299083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7505482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7499453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2480629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-michaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9288-2888" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04138204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Lema&#238;tre-Salmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cde778631b116f6ad49b209918c6883c73e99f07;origin=https://github.com/CDSP-SCPO/WPSS-for-ESS-webpanel;visit=swh:1:snp:7daf379cca4b8e5717aba894de82633020e1a679;anchor=swh:1:rev:c3bb449e52de20ed33e483cac46fd3551f6d86d6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Epee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c442aec1370cfc0869ad0fa1627a8a7728fec91;origin=https://github.com/CDSP-SCPO/wpss-doc;visit=swh:1:snp:ae236000b1d6b5da42695d46e419abbd206e138e;anchor=swh:1:rev:93794632e02516b4b6fa417c95472f75a8a1e289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533028v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Barkow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Perry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03923285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deloche-Gaudez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.058.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7529240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5137051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Meyers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7505482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4299083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03919048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7499453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2480629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>