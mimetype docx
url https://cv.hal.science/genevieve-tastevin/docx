--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -917,252 +917,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266979v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear hyperpolarization of He3 by magnetized plasmas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surrealistic Bohmian trajectories do not occur with macroscopic pointers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063405⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90129-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971945v1</w:t>
+                <w:t xml:space="preserve">hal-01913349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrealistic Bohmian trajectories do not occur with macroscopic pointers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear hyperpolarization of He3 by magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blümler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72, pp.183. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90129-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913349v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple echoes due to distant dipolar fields in NMR of hyperpolarized noble gas solutions</w:t>
               </w:r>
@@ -1748,295 +1748,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastability exchange optical pumping of He-3 at high pressure and high magnetic field for medical applications</w:t>
+                <w:t xml:space="preserve">Optical measurement of He-3 nuclear polarization for metastable exchange optical pumping studies at high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Nikiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Palasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 144, pp.255-263. </w:t>
+              <w:t xml:space="preserve">, 2007, 144, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00138-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018581v1</w:t>
+                <w:t xml:space="preserve">hal-02018583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of He-3 nuclear polarization for metastable exchange optical pumping studies at high magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metastability exchange optical pumping of He-3 at high pressure and high magnetic field for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Palasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Suchanek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Abboud</w:t>
+                <w:t xml:space="preserve">A. Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 144, pp.67-74. </w:t>
+              <w:t xml:space="preserve">, 2007, 144, pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00109-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018583v1</w:t>
+                <w:t xml:space="preserve">hal-02018581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Time Reversal as a Probe of Incipient Turbulent Spin Dynamics</w:t>
               </w:r>
@@ -3028,506 +3028,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of bulk longitudinal spin relaxation in He-3-He-4 liquid mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR instabilities in highly magnetised liquid helium solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.157-162</w:t>
+              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.145-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018536v1</w:t>
+                <w:t xml:space="preserve">hal-02018523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPMG measurements and ultrafast imaging in human lungs with hyperpolarized helium-3 at low field (0.1 T).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Durand</w:t>
+                <w:t xml:space="preserve">Magnetic field effects on the 1083 nm atomic line of helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guillot</w:t>
+                <w:t xml:space="preserve">François Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Darrasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Vignaud</w:t>
+                <w:t xml:space="preserve">K. Kiersnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.25-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00176-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018520v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field effects on the 1083 nm atomic line of helium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of bulk longitudinal spin relaxation in He-3-He-4 liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.157-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001614v1</w:t>
+                <w:t xml:space="preserve">hal-02018536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR instabilities in highly magnetised liquid helium solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CPMG measurements and ultrafast imaging in human lungs with hyperpolarized helium-3 at low field (0.1 T).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Nacher</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.145-150</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (1), pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018523v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR dynamics with large dipolar interactions in liquid helium-3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR instabilities and spectral clustering in laser-polarized liquid xenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen L. Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,64 +3699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR diffusion of hyperpolarised He-3 in aerogel: a systematic pressure study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,64 +3807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing silica aerogel structure with spin-polarised helium-3 gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 121 (5-6), pp.773-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3883,463 +3883,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kiersnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.451--454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018483v1</w:t>
+                <w:t xml:space="preserve">hal-02018480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of intrinsic longitudinal spin relaxation in He-3-He-4 solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Piegay</w:t>
+                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284-288, pp.315-316</w:t>
+              <w:t xml:space="preserve">PHYSICA B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018486v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kiersnowski</w:t>
+                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Courtade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.451--454</w:t>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018480v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+                <w:t xml:space="preserve">Measurement of intrinsic longitudinal spin relaxation in He-3-He-4 solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICA B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.315-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018484v1</w:t>
+                <w:t xml:space="preserve">hal-02018486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour pressure changes in spin-polarised liquid He-3 and He-3-He-4 mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4675,64 +4675,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR of hyperpolarised He-3 gas in aerogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 284-288, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4757,51 +4757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging using polarized noble gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,320 +4846,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1083 nm ytterbium doped fibre amplifier for optical pumping of helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI of hyperpolarized gases in competition with nuclear medicine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. V. Chernikov</w:t>
+                <w:t xml:space="preserve">A. Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Taylor</w:t>
+                <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. S. Platonov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+                <w:t xml:space="preserve">M. Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (9), pp.787--789</w:t>
+              <w:t xml:space="preserve">Medecine Nucleaire: Imagerie Fonctionnelle Et Metabolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21 (5), pp.285--292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016718v1</w:t>
+                <w:t xml:space="preserve">hal-02018479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI of hyperpolarized gases in competition with nuclear medicine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1083 nm ytterbium doped fibre amplifier for optical pumping of helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Chernikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. S. Platonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. P. Gapontsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Wioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Nucleaire: Imagerie Fonctionnelle Et Metabolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 21 (5), pp.285--292</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (9), pp.787--789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018479v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field He-3 nuclear magnetic resonance in human lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bigelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5821,269 +5821,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic equation for quantum gases (spin and statistics)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
+                <w:t xml:space="preserve">Kinetic theory for quantum gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48, pp.149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008971v2</w:t>
+                <w:t xml:space="preserve">hal-00008938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory for quantum gases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+                <w:t xml:space="preserve">A kinetic equation for quantum gases (spin and statistics)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.181-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1991124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008938v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Conduction in Spin-Polarized Gaseous He-3 at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6530,307 +6530,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Magnetic Metal and Glass He-3 Cryostat Immersed in a 4.2 K Bath</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtaining polarized liquid helium 3 from optically oriented gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019880049010100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016692v1</w:t>
+                <w:t xml:space="preserve">jpa-00210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining polarized liquid helium 3 from optically oriented gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Magnetic Metal and Glass He-3 Cryostat Immersed in a 4.2 K Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 59 (2), pp.304--306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210670v1</w:t>
+                <w:t xml:space="preserve">hal-02016692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquefaction of Highly Polarized He-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,51 +7006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Properties of Spin-Polarized He-3 Optically Oriented by a LNA Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,64 +7144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct detection of spin waves in gaseous 3He↑</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7248,77 +7248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin rotation effects and spin waves in gaseous 3He↑</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8388,151 +8388,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast MOSFET RF Switch for TRASE MRI at Low Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast MOSFET Switch for RF Pulse Management and Shaping in Low-Field NMR and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sashika Kumaragamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J Nacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C P Bidinosti</w:t>
+                <w:t xml:space="preserve">Christopher Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.1699</w:t>
+              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366385v1</w:t>
+                <w:t xml:space="preserve">hal-04016991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional trajectories on the Bloch Sphere: A closer look at the effects and consequences of the breakdown of the rotating wave approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8561,165 +8561,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast MOSFET Switch for RF Pulse Management and Shaping in Low-Field NMR and MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">A Fast MOSFET RF Switch for TRASE MRI at Low Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kumaragamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bidinosti</w:t>
+                <w:t xml:space="preserve">C P Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.1699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016991v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights on Precession Instabilities in Highly Polarized Liquids</w:t>
               </w:r>
@@ -8794,248 +8794,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of metastability exchange optical pumping in helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An accurate optical technique for measuring the nuclear polarisation of 3He gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavin Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Batz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCNS Workshop on Modern Trends in Production and Applications of Polarized 3He</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Ismaning, Germany. pp.012002, </w:t>
+              <w:t xml:space="preserve">, Jul 2010, Ismaning, Germany. pp.012008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/294/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/294/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562617v2</w:t>
+                <w:t xml:space="preserve">hal-00562616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate optical technique for measuring the nuclear polarisation of 3He gas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamentals of metastability exchange optical pumping in helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Batz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCNS Workshop on Modern Trends in Production and Applications of Polarized 3He</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Ismaning, Germany. pp.012008, </w:t>
+              <w:t xml:space="preserve">, Jul 2010, Ismaning, Germany. pp.012002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/294/1/012008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/294/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562616v1</w:t>
+                <w:t xml:space="preserve">hal-00562617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical pumping of helium-3 at high pressure and magnetic field</w:t>
               </w:r>
@@ -9548,51 +9548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E275659A"/>
+    <w:nsid w:val="E2F289C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9779,51 +9779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-tastevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-306X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033275807" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.science" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.science/-Helium-polarise-et-fluides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.81" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90129-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-tastevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-306X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033275807" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.science" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.science/-Helium-polarise-et-fluides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.81" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90129-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>