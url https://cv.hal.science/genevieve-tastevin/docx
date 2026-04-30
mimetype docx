--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -917,252 +917,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266979v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrealistic Bohmian trajectories do not occur with macroscopic pointers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear hyperpolarization of He3 by magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blümler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90129-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913349v1</w:t>
+                <w:t xml:space="preserve">hal-01971945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear hyperpolarization of He3 by magnetized plasmas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surrealistic Bohmian trajectories do not occur with macroscopic pointers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90129-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971945v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple echoes due to distant dipolar fields in NMR of hyperpolarized noble gas solutions</w:t>
               </w:r>
@@ -1748,295 +1748,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of He-3 nuclear polarization for metastable exchange optical pumping studies at high magnetic field</w:t>
+                <w:t xml:space="preserve">Metastability exchange optical pumping of He-3 at high pressure and high magnetic field for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Suchanek</w:t>
+                <w:t xml:space="preserve">A. Nikiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Palasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Nikiel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Palasz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Abboud</w:t>
+                <w:t xml:space="preserve">A. Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 144, pp.67-74. </w:t>
+              <w:t xml:space="preserve">, 2007, 144, pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00109-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018583v1</w:t>
+                <w:t xml:space="preserve">hal-02018581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastability exchange optical pumping of He-3 at high pressure and high magnetic field for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical measurement of He-3 nuclear polarization for metastable exchange optical pumping studies at high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Nikiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Palasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sinatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 144, pp.255-263. </w:t>
+              <w:t xml:space="preserve">, 2007, 144, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00138-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018581v1</w:t>
+                <w:t xml:space="preserve">hal-02018583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Time Reversal as a Probe of Incipient Turbulent Spin Dynamics</w:t>
               </w:r>
@@ -2475,1072 +2475,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband Ytterbium-doped tunable fiber laser for 3He optical pumping at 1083 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI of the lung using hyperpolarized He-3 at very low magnetic field (3 mT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Choukeife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bordais</w:t>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 78 (2), pp.145-156</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000608v3</w:t>
+                <w:t xml:space="preserve">hal-00002222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI of the lung using hyperpolarized He-3 at very low magnetic field (3 mT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+                <w:t xml:space="preserve">A broadband Ytterbium-doped tunable fiber laser for 3He optical pumping at 1083 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Choukeife</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">Sylvain Bordais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16, pp.255-258</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (2), pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002222v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo NMR of hyperpolarized 3He in the human lung at very low magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restricted diffusion of polarised He-3 gas in aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Choukeife</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 162, p.122-132</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 329-333, pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001616v1</w:t>
+                <w:t xml:space="preserve">hal-02018539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted diffusion of polarised He-3 gas in aerogels</w:t>
+                <w:t xml:space="preserve">Anomalous spin echoes in highly polarised liquid helium mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Choukeife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 329-333, pp.303-304</w:t>
+              <w:t xml:space="preserve">, 2003, 329-333, pp.187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018539v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous spin echoes in highly polarised liquid helium mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-vivo NMR of hyperpolarized 3He in the human lung at very low magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marion</w:t>
+                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Choukeife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 329-333, pp.187-188</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 162, p.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018540v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR instabilities in highly magnetised liquid helium solutions</w:t>
+                <w:t xml:space="preserve">CPMG measurements and ultrafast imaging in human lungs with hyperpolarized helium-3 at low field (0.1 T).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Nacher</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.145-150</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (1), pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018523v1</w:t>
+                <w:t xml:space="preserve">hal-02018520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field effects on the 1083 nm atomic line of helium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of bulk longitudinal spin relaxation in He-3-He-4 liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.157-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00176-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00001614v1</w:t>
+                <w:t xml:space="preserve">hal-02018536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of bulk longitudinal spin relaxation in He-3-He-4 liquid mixtures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic field effects on the 1083 nm atomic line of helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kiersnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.25-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00176-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018536v1</w:t>
+                <w:t xml:space="preserve">hal-00001614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPMG measurements and ultrafast imaging in human lungs with hyperpolarized helium-3 at low field (0.1 T).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR instabilities in highly magnetised liquid helium solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vignaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (1), pp.75-81</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 126 (1-2), pp.145-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018520v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR dynamics with large dipolar interactions in liquid helium-3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR instabilities and spectral clustering in laser-polarized liquid xenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen L. Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,64 +3699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR diffusion of hyperpolarised He-3 in aerogel: a systematic pressure study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3788,178 +3788,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing silica aerogel structure with spin-polarised helium-3 gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
+                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.773-778</w:t>
+              <w:t xml:space="preserve">PHYSICA B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018524v1</w:t>
+                <w:t xml:space="preserve">hal-02018484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of the helium 2 3S - 2 3P transition above 0.01 Tesla - Application to optical pumping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kiersnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,558 +3991,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarised He-3 gas for NMR imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICA B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284-288, pp.2053-2054</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018484v1</w:t>
+                <w:t xml:space="preserve">hal-02018483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of helium-3 laser optical pumping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+                <w:t xml:space="preserve">Measurement of intrinsic longitudinal spin relaxation in He-3-He-4 solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 127 (1-4), pp.443--449</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.315-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018483v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of intrinsic longitudinal spin relaxation in He-3-He-4 solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">Vapour pressure changes in spin-polarised liquid He-3 and He-3-He-4 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 284-288, pp.315-316</w:t>
+              <w:t xml:space="preserve">, 2000, 284, pp.178-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018486v1</w:t>
+                <w:t xml:space="preserve">hal-02018526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour pressure changes in spin-polarised liquid He-3 and He-3-He-4 mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Tastevin</w:t>
+                <w:t xml:space="preserve">Spin diffusion measurements in spin-polarised liquid He-3-He-4 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284, pp.178-179</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.785-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018526v1</w:t>
+                <w:t xml:space="preserve">hal-02018487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin diffusion measurements in spin-polarised liquid He-3-He-4 mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optically polarized helium-3 for NMR imaging in medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.785-790</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, T86, pp.46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018487v1</w:t>
+                <w:t xml:space="preserve">hal-02018488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically polarized helium-3 for NMR imaging in medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+                <w:t xml:space="preserve">NMR of hyperpolarised He-3 gas in aerogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, T86, pp.46-50</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 284-288, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018488v1</w:t>
+                <w:t xml:space="preserve">hal-02018525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR instabilities in spin-polarised liquids: He-3, He-3-He-4 mixtures and Xe-129</w:t>
               </w:r>
@@ -4580,51 +4580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4656,152 +4656,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR of hyperpolarised He-3 gas in aerogel</w:t>
+                <w:t xml:space="preserve">Probing silica aerogel structure with spin-polarised helium-3 gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 284-288, pp.291-292</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 121 (5-6), pp.773-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018525v1</w:t>
+                <w:t xml:space="preserve">hal-02018524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging using polarized noble gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,64 +5102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field He-3 nuclear magnetic resonance in human lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,342 +5204,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on hyperpolarized He-3-He-4 liquid mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of moderately concentrated spin-polarized He-3-He-4 mixtures above TF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 46 (Supplement 6), pp.3025-3032</w:t>
+              <w:t xml:space="preserve">, 1996, 46, pp.237-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016720v1</w:t>
+                <w:t xml:space="preserve">hal-02016726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of moderately concentrated spin-polarized He-3-He-4 mixtures above TF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Villard</w:t>
+                <w:t xml:space="preserve">High nuclear polarization in He-3 and He-3-He-4 gas mixtures by optical pumping with a laser diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bigelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 46, pp.237-238</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63 (6), pp.629--633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016726v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High nuclear polarization in He-3 and He-3-He-4 gas mixtures by optical pumping with a laser diode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Meyerhoff</w:t>
+                <w:t xml:space="preserve">Recent results on hyperpolarized He-3-He-4 liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bigelow</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 63 (6), pp.629--633</w:t>
+              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 46 (Supplement 6), pp.3025-3032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016722v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour Pressure Measurements on Spin-Polarized Liquid He-3</w:t>
               </w:r>
@@ -5726,138 +5726,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kinetic Equation for Quantum Gases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+                <w:t xml:space="preserve">A kinetic equation for quantum gases (spin and statistics)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.181-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1991124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016721v1</w:t>
+                <w:t xml:space="preserve">hal-00008971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic theory for quantum gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5886,204 +5895,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annalen der Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 48, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic equation for quantum gases (spin and statistics)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nacher</w:t>
+                <w:t xml:space="preserve">A Kinetic Equation for Quantum Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48 (1-3), pp.149--168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp1:1991124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00008971v2</w:t>
+                <w:t xml:space="preserve">hal-02016721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Conduction in Spin-Polarized Gaseous He-3 at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6141,696 +6141,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
+                <w:t xml:space="preserve">Une équation cinétique pour les gaz quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907-1941. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1989, 50, pp.1879</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00211037v1</w:t>
+                <w:t xml:space="preserve">hal-00001438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Quantum Gases (Distinguishable Particles without Spin)</w:t>
+                <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Laloe</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907--1941</w:t>
+              <w:t xml:space="preserve">, 1989, 50, pp.1907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016691v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une équation cinétique pour les gaz quantiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Quantum Gases (Distinguishable Particles without Spin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50, pp.1879</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907--1941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001438v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des gaz quantiques (particules discernables sans spin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50, pp.1907</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1989, 50 (14), pp.1907-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198900500140190700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001436v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00211037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining polarized liquid helium 3 from optically oriented gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Magnetic Metal and Glass He-3 Cryostat Immersed in a 4.2 K Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 59 (2), pp.304--306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00210670v1</w:t>
+                <w:t xml:space="preserve">hal-02016692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Magnetic Metal and Glass He-3 Cryostat Immersed in a 4.2 K Bath</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtaining polarized liquid helium 3 from optically oriented gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019880049010100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquefaction of Highly Polarized He-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,51 +7006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Properties of Spin-Polarized He-3 Optically Oriented by a LNA Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,64 +7144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct detection of spin waves in gaseous 3He↑</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7248,77 +7248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin rotation effects and spin waves in gaseous 3He↑</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Crampton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7525,592 +7525,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3He gas diffusion in anisotropic porous media (ordered Al2O3 aerogels)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in polarization of 3He atoms in a magnetized plasma (PAMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Stanislavovas</w:t>
+                <w:t xml:space="preserve">Alexander Makarchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajum Safiullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Tagirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GERM 2023 "Résonance Magnétique aux Extrêmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
+              <w:t xml:space="preserve">19th European Magnetic Resonance Meeting (EUROMAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336800v1</w:t>
+                <w:t xml:space="preserve">hal-04334228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in polarization of 3He atoms in a magnetized plasma (PAMP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of optimal low-frequency NMR detection coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Loutfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Magnetic Resonance Meeting (EUROMAR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334228v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimal low-frequency NMR detection coils</w:t>
+                <w:t xml:space="preserve">Gas diffusion and relaxation within ordered Al2O3 aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Loutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Stanislavovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334251v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas diffusion and relaxation within ordered Al2O3 aerogels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and solutions for accurate magnetization reversal and tipping outside the RWA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334265v1</w:t>
+                <w:t xml:space="preserve">hal-04334246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and solutions for accurate magnetization reversal and tipping outside the RWA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3He gas diffusion in anisotropic porous media (ordered Al2O3 aerogels)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Loutfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Stanislavovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès du GERM 2023 "Résonance Magnétique aux Extrêmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334246v1</w:t>
+                <w:t xml:space="preserve">hal-04336800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of collisions in the 23P state of 3He and 4He in low pressure gas discharges</w:t>
               </w:r>
@@ -8198,233 +8198,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant B1 Field in Low-Field MRI: Potential Contributions to TRASE Image Artefacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Unconventional trajectories on the Bloch Sphere: A closer look at the effects and consequences of the breakdown of the rotating wave approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2670</w:t>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366411v1</w:t>
+                <w:t xml:space="preserve">hal-02366402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of TRASE MRI at Low Magnetic Field: Potential Performance and Limitations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
+                <w:t xml:space="preserve">A Fast MOSFET RF Switch for TRASE MRI at Low Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kumaragamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C P Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. pp.574</w:t>
+              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.1699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007189v1</w:t>
+                <w:t xml:space="preserve">hal-02366385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast MOSFET Switch for RF Pulse Management and Shaping in Low-Field NMR and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8433,388 +8446,375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sashika Kumaragamage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional trajectories on the Bloch Sphere: A closer look at the effects and consequences of the breakdown of the rotating wave approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+                <w:t xml:space="preserve">New Insights on Precession Instabilities in Highly Polarized Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjacheslav Kuzmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2701</w:t>
+              <w:t xml:space="preserve">2018 European Magnetic Resonance Meeting (Euromar 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366402v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast MOSFET RF Switch for TRASE MRI at Low Magnetic Field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C P Bidinosti</w:t>
+                <w:t xml:space="preserve">Concomitant B1 Field in Low-Field MRI: Potential Contributions to TRASE Image Artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher B. Bidinosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.1699</w:t>
+              <w:t xml:space="preserve">, Proc. of the Intl. Soc. Mag. Reson. Med., Jun 2018, Paris, France. pp.2670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366385v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on Precession Instabilities in Highly Polarized Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of TRASE MRI at Low Magnetic Field: Potential Performance and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vjacheslav Kuzmin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Bidinosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 European Magnetic Resonance Meeting (Euromar 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Magnetic Resonance Meeting EUROMAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. pp.574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016996v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate optical technique for measuring the nuclear polarisation of 3He gas</w:t>
               </w:r>
@@ -9034,51 +9034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical pumping of helium-3 at high pressure and magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9548,51 +9548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F289C7"/>
+    <w:nsid w:val="07A08520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9779,51 +9779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-tastevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-306X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033275807" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.science" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.science/-Helium-polarise-et-fluides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.81" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90129-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-tastevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-306X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033275807" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.science" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.science/-Helium-polarise-et-fluides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalo&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tastevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Nacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavin Talbot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Loutfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Suchanek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Yuan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765938v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bidinosti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tastevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.81" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00233-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266979v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashika Kumaragamage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bidinosti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106638" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#252;mler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90129-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762884v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Morgan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30470-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790331v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel-Osuchowska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Collier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Glowacz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Palasz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Olejniczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40153-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-009-0050-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180383v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9532-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikiel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palasz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchanek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinatra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00138-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchanek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00109-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.137602" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1997130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000535v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10237-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Choukeife" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000608v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choukeife" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piegay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B. Bidinosti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darrasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiersnowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00176-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nacher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L. Sauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wioland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Chernikov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Taylor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Platonov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Gapontsev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stolz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerhoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bigelow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoltz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008971v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991124" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vermeulen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001436v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140190700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019880049010100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D67C04399696CF346E6E2B811B1C2F3D4AA7CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Daniels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daniels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004606024900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Crampton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01984004509044100" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajum Safiullin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Makarchenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Tagirov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyuan Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Stanislavovas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacher Pierre-Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tastevin Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J Nacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kumaragamage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Bidinosti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016991v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bidinosti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjacheslav Kuzmin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Batz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562617v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/294/1/012002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Crampton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>