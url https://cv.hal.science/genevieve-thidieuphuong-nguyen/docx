--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -915,291 +915,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la diversité agricole dans les territoires : de nouvelles formes de complémentarité à organiser</w:t>
+                <w:t xml:space="preserve">Emerging outsource agricultural services enable farmer adaptation in agrifood value chains: A product cycle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
+                <w:t xml:space="preserve">Thomas Reardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+                <w:t xml:space="preserve">Titus Awokuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Ben Belton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prevost</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenis Saweda O. Liverpool-Tasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Minten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol93-art07⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127, pp.102711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2024.102711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582893v1</w:t>
+                <w:t xml:space="preserve">hal-04733390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging outsource agricultural services enable farmer adaptation in agrifood value chains: A product cycle perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution de la diversité agricole dans les territoires : de nouvelles formes de complémentarité à organiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titus Awokuse</w:t>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Belton</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenis Saweda O. Liverpool-Tasie</w:t>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Minten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 127, pp.102711. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.86-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2024.102711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol93-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733390v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers stratégiques des exploitations laitières françaises dans un contexte d’incertitude</w:t>
               </w:r>
@@ -1676,235 +1676,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Outsourcing in France: A Statistical Perspective on an Emerging Phenomenon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour un programme de recherche renouvelé autour de la grande entreprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melvin Marre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.532.2073⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.207-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727442v1</w:t>
+                <w:t xml:space="preserve">hal-03856297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un programme de recherche renouvelé autour de la grande entreprise agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural Outsourcing in France: A Statistical Perspective on an Emerging Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dieu Phuong Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Marre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (7), pp.207-230. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 532-33, pp.89-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.532.2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856297v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t>
               </w:r>
@@ -2243,248 +2243,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational Forms and Agri-Environmental Practices: The Case of Brazilian Dairy Farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in labour organisation and farm structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
+                <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13073762⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.54-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241088v1</w:t>
+                <w:t xml:space="preserve">hal-03571885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in labour organisation and farm structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organizational Forms and Agri-Environmental Practices: The Case of Brazilian Dairy Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Legagneux</w:t>
+                <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.54-55. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13073762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571885v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traitance et délégation du travail : marqueurs des mutations de l’organisation de la production agricole</w:t>
               </w:r>
@@ -2496,64 +2496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47, pp.43-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of a Payment for Ecosystem Services Scheme: The Decisive Influence of Collective Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Dieu Phuong Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2897,226 +2897,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs sont-ils traités justement par leur coopérative?</w:t>
+                <w:t xml:space="preserve">Les agriculteurs sont-ils traités justement par leur coopérative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève N’guyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 336, pp.67-79</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 336, pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030161ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632236v1</w:t>
+                <w:t xml:space="preserve">hal-01818767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs sont-ils traités justement par leur coopérative ?</w:t>
+                <w:t xml:space="preserve">Les agriculteurs sont-ils traités justement par leur coopérative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève N’guyen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 336, pp.67-79. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 336, pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1030161ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818767v1</w:t>
+                <w:t xml:space="preserve">hal-02632236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l’acceptation d’un dispositif incitatif de politique publique en agriculture ?</w:t>
               </w:r>
@@ -3200,290 +3200,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of risk aversion and labor constraints in the adoption of low input practices supported by the CAP green payments in cash crop farms</w:t>
+                <w:t xml:space="preserve">Farmers' perceptions of biodiversity: Lessons from a discourse-based deliberative valuation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Eszter E. Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben El Ghali</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano T. Gomiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kovács K. Eszter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S1966960713012034⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.318- 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208880v1</w:t>
+                <w:t xml:space="preserve">hal-01001115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' perceptions of biodiversity: Lessons from a discourse-based deliberative valuation study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of risk aversion and labor constraints in the adoption of low input practices supported by the CAP green payments in cash crop farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma N. Choisis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben El Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (02), pp.195-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960713012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001115v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'apprentissage collectif dans l'adoption de pratiques agricoles visant à réduire l'utilisation de pesticides : une approche par les coûts de transaction appliquée à l'adoption d'une MAET-DCE sur le bassin versant Adour-Garonne</w:t>
               </w:r>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agricoles pour la réduction des produits phytosanitaires. Le rôle de l’apprentissage collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,51 +3685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles à l'épreuve de la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,77 +3812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la spécialisation agricole dans les territoires : entre marchés, planification politique et choix des acteurs, quelles régulations, comparativement à d’autres secteurs d’activités ? [Table-ronde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carrefours de l’innovation agronomique (CIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Agreenium; ENSAT, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4032,51 +4032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d’un agenda de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,51 +4416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic outsourcing and precision agriculture: towards a silent reorganization of agricultural production in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4498,51 +4498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence de plateformes numériques et redéfinition des dynamiques de l'action collective dans le secteur agricole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,51 +4619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Conference of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5413,51 +5413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures de firme : identification et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5495,51 +5495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of “firm” agriculture in France: Characteristics and coexistence with family farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5616,51 +5616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau capitalisme agricole. De la ferme à la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5936,51 +5936,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des entreprises aux allures de firme</w:t>
+                <w:t xml:space="preserve">Des entreprises agricoles « aux allures de firme ». Mutations des exploitations agricoles françaises et nouveaux modes d’accès au foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
@@ -5993,102 +5993,106 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Chouquer; Marie-Claude Maurel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations récentes du foncier et des agricultures en Europe : Normes et pratiques foncières et agricoles dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Presses Universitaires de Franche-Comté, 296 p., 2019, Cahiers de la MSHE Ledoux, 978-2-84867-641-8</w:t>
+              <w:t xml:space="preserve">Les mutations récentes du foncier et des agricultures en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785747v1</w:t>
+                <w:t xml:space="preserve">hal-02063940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des entreprises agricoles « aux allures de firme ». Mutations des exploitations agricoles françaises et nouveaux modes d’accès au foncier</w:t>
+                <w:t xml:space="preserve">Des entreprises aux allures de firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
@@ -6101,82 +6105,78 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations récentes du foncier et des agricultures en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Les mutations récentes du foncier et des agricultures en Europe : Normes et pratiques foncières et agricoles dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses Universitaires de Franche-Comté, 296 p., 2019, Cahiers de la MSHE Ledoux, 978-2-84867-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063940v1</w:t>
+                <w:t xml:space="preserve">hal-02785747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t>
               </w:r>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Huille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6589,51 +6589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les controverses socio-techniques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7011,51 +7011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations et institutions agraires face a l’incertitude : une approche néo-institutionnaliste de leurs interactions et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Dieu Phuong Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Institut National Polytechnique de Toulouse (Toulouse INP), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7242,51 +7242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:genevieve.nguyen@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berthonneche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art05-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art07" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Awokuse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Belton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenis Saweda O. Liverpool-Tasie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Minten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2024.102711" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art07" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dieu Phuong Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Marre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.532.2073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0207" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01794295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Diend&#233;r&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01493972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327117x14847335385517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15252" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben El Ghali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713012034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tavernier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hervieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063940v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/EXTRAIT-riz.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/chimie-et-genie-chimique/master-et-doctorat-capes-agreg/chimie-et-environneme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimseyinga Savadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:genevieve.nguyen@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berthonneche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art05-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Awokuse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Belton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenis Saweda O. Liverpool-Tasie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Minten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2024.102711" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art07" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dieu Phuong Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Marre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.532.2073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01794295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Diend&#233;r&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01493972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327117x14847335385517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15252" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben El Ghali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713012034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tavernier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hervieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/EXTRAIT-riz.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/chimie-et-genie-chimique/master-et-doctorat-capes-agreg/chimie-et-environneme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimseyinga Savadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>