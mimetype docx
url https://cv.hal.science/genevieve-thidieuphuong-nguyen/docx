--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -358,51 +358,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -781,425 +781,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+                <w:t xml:space="preserve">Emerging outsource agricultural services enable farmer adaptation in agrifood value chains: A product cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titus Awokuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Belton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenis Saweda O. Liverpool-Tasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Minten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127, pp.102711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2024.102711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871038v1</w:t>
+                <w:t xml:space="preserve">hal-04733390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging outsource agricultural services enable farmer adaptation in agrifood value chains: A product cycle perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution de la diversité agricole dans les territoires : de nouvelles formes de complémentarité à organiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2024.102711⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol93-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733390v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la diversité agricole dans les territoires : de nouvelles formes de complémentarité à organiser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Correction: Reconquer and divide: comparative standard-setting strategies among producer organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Billows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93, pp.86-92. </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol93-art07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10690-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582893v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers stratégiques des exploitations laitières françaises dans un contexte d’incertitude</w:t>
               </w:r>
@@ -1884,282 +1884,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t>
+                <w:t xml:space="preserve">Innovation in Labour Organisation and Social Conditionality: Implications for Farm Advisory Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2021.2008996⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506991v1</w:t>
+                <w:t xml:space="preserve">hal-03758690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in Labour Organisation and Social Conditionality: Implications for Farm Advisory Services</w:t>
+                <w:t xml:space="preserve">Institutional continuity and hidden changes in farm advisory services provision: evidence from farmers’ microAKIS observations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Bechtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.56-62. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.601-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2021.2008996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758690v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,235 +2689,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of a Payment for Ecosystem Services Scheme: The Decisive Influence of Collective Action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+                <w:t xml:space="preserve">Freins et leviers à l’insertion des légumineuses : étude comparative de trois territoires contrastés (Bourgogne, Midi-Pyrénées, Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mawois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3197/096327117x14847335385517⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138520278578103E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493972v1</w:t>
+                <w:t xml:space="preserve">hal-02627810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers à l’insertion des légumineuses : étude comparative de trois territoires contrastés (Bourgogne, Midi-Pyrénées, Pays de la Loire)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Acceptance of a Payment for Ecosystem Services Scheme: The Decisive Influence of Collective Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dieu Phuong Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.91-105. </w:t>
+              <w:t xml:space="preserve">Environmental Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.177 - 202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138520278578103E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3197/096327117x14847335385517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627810v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs sont-ils traités justement par leur coopérative ?</w:t>
               </w:r>
@@ -3001,781 +3001,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs sont-ils traités justement par leur coopérative?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+                <w:t xml:space="preserve">Quelles conditions à l’acceptation d’un dispositif incitatif de politique publique en agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Online (Hors-série 20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.15252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632236v1</w:t>
+                <w:t xml:space="preserve">hal-01525837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conditions à l’acceptation d’un dispositif incitatif de politique publique en agriculture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de l'apprentissage collectif dans l'adoption de pratiques agricoles visant à réduire l'utilisation de pesticides : une approche par les coûts de transaction appliquée à l'adoption d'une MAET-DCE sur le bassin versant Adour-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (333), pp.101-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.15252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01525837v1</w:t>
+                <w:t xml:space="preserve">halshs-00844616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' perceptions of biodiversity: Lessons from a discourse-based deliberative valuation study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of risk aversion and labor constraints in the adoption of low input practices supported by the CAP green payments in cash crop farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziano T. Gomiero</w:t>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kovács K. Eszter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ben El Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (02), pp.195-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960713012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001115v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of risk aversion and labor constraints in the adoption of low input practices supported by the CAP green payments in cash crop farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers' perceptions of biodiversity: Lessons from a discourse-based deliberative valuation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter E. Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Tiziano T. Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben El Ghali</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kovács K. Eszter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S1966960713012034⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.318- 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208880v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'apprentissage collectif dans l'adoption de pratiques agricoles visant à réduire l'utilisation de pesticides : une approche par les coûts de transaction appliquée à l'adoption d'une MAET-DCE sur le bassin versant Adour-Garonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+                <w:t xml:space="preserve">Pratiques agricoles pour la réduction des produits phytosanitaires. Le rôle de l’apprentissage collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (333), pp.101-117</w:t>
+              <w:t xml:space="preserve">, 2013, 333, pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00844616v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles pour la réduction des produits phytosanitaires. Le rôle de l’apprentissage collectif</w:t>
-[...106 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles à l'épreuve de la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (190), pp.99-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3785,298 +3690,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la spécialisation agricole dans les territoires : entre marchés, planification politique et choix des acteurs, quelles régulations, comparativement à d’autres secteurs d’activités ? [Table-ronde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carrefours de l’innovation agronomique (CIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Agreenium; ENSAT, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève N'Guyen</w:t>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d’un agenda de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,73 +4026,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d'un agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4196,244 +4101,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABM for a better understanding of complex byproduct economic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Girard</w:t>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic outsourcing and precision agriculture: towards a silent reorganization of agricultural production in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4462,73 +4367,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSA-AAEA 2020 - Annual Meeting of the Allied Social Sciences Association and the Agricultural and Applied Economics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence de plateformes numériques et redéfinition des dynamiques de l'action collective dans le secteur agricole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4557,73 +4462,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la chaire "Villes et Numériques" de Sciences Po Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A to Z' farm outsourcing: the new corner stone of agricultural labor organization in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4652,372 +4557,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Conference of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why farms adopt environmental practices? The case of French dairy farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Siqueira</w:t>
+                <w:t xml:space="preserve">Why farmers adopt environmental practices: the case of French dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Siquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736965v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why farmers adopt environmental practices: the case of French dairy farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Siquera</w:t>
+                <w:t xml:space="preserve">Why farms adopt environmental practices? The case of French dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734305v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much the transition from a coercive rule to a rational one facilitates innovation ? An institutional change perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque Geography of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d’organisation et profil environnemental : les cas des exploitations laitières brésiliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Siquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,212 +4937,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation intégrée des Mesures Agro-Environnementales Territorialisées à enjeu qualité des eaux sur la période 2007 à 2011 : le projet MAEVEAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vernier</w:t>
+                <w:t xml:space="preserve">J.P. del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Eaux et territoires, apports opérationnels et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée des capitaux externes en agriculture et évolution des structures d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5252,673 +5157,585 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ perceptions of biodiversity: results and practical implications of a discourse ‐ based biodiversity valuation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eszter Kelemen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
+                <w:t xml:space="preserve">Eszter Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures de firme : identification et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de politiques agricoles de la SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of “firm” agriculture in France: Characteristics and coexistence with family farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing perceptions on biodiversity and its benefits: theoretical and methodological implications of a focus group study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau capitalisme agricole. De la ferme à la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Sciences Po, 2017, Académique, 978-2-7246-2135-8</w:t>
+              <w:t xml:space="preserve">Presses de Sciences Po, 306 p., 2017, Economie Politique, 9782724621358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5928,311 +5745,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des entreprises agricoles « aux allures de firme ». Mutations des exploitations agricoles françaises et nouveaux modes d’accès au foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Chouquer; Marie-Claude Maurel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations récentes du foncier et des agricultures en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des entreprises aux allures de firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations récentes du foncier et des agricultures en Europe : Normes et pratiques foncières et agricoles dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Presses Universitaires de Franche-Comté, 296 p., 2019, Cahiers de la MSHE Ledoux, 978-2-84867-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina D. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Huille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,681 +6068,681 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145918-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les firmes rizicoles en Camargue: origine, diversité et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardère Editeur Educagri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 508 p., 2018, Sciences en Partage (Quae), 978-2-37649-003-6 979-10-275-0154-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ferme à la firme. Agricultures en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Purseigle; Geneviève Nguyen; Pierre Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau capitalisme agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.13-28, 2017, Académique, 978-2-7246-2135-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Anatomie de firmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau capitalisme agricole : de la ferme à la firme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 312 p., 2017, 9782724621358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les controverses socio-techniques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et environnement : Cours, études de cas et exercices corrigés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 432 p., 2013, Sciences Sup, 9782100568956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exemple de la mise en œuvre d’une MAET dans un territoire du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p., 2013, Administration, Aménagement du Territoire, 978- 2-343-01190-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of household demand for financial services in highly uncertain economies : a review of evidence from Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Wampfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimseyinga Savadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Johns Hopkins University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The triangle of microfinance: Financial sustainability, outreach, and impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.46-68, 2003, 978-0801871481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6935,167 +6752,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations et institutions agraires face à l'incertitude. Une approche néo-institutionnelle de leurs interactions et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Toulouse, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02796018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations et institutions agraires face a l’incertitude : une approche néo-institutionnaliste de leurs interactions et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Dieu Phuong Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Institut National Polytechnique de Toulouse (Toulouse INP), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04786972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7242,51 +7059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:genevieve.nguyen@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berthonneche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art05-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Awokuse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Belton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenis Saweda O. Liverpool-Tasie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Minten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2024.102711" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art07" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dieu Phuong Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Marre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.532.2073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01794295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Diend&#233;r&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01493972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327117x14847335385517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15252" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben El Ghali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713012034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tavernier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hervieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/EXTRAIT-riz.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/chimie-et-genie-chimique/master-et-doctorat-capes-agreg/chimie-et-environneme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimseyinga Savadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:genevieve.nguyen@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10671-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berthonneche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art05-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Awokuse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Belton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenis Saweda O. Liverpool-Tasie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Minten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2024.102711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art07" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10690-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art07" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee&#8208;ann Sutherland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Tisenkopfs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dieu Phuong Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Marre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.532.2073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12350" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bechtet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.2008996" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01794295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Diend&#233;r&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01493972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327117x14847335385517" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tavernier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben El Ghali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713012034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786959v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hervieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/EXTRAIT-riz.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazenc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/chimie-et-genie-chimique/master-et-doctorat-capes-agreg/chimie-et-environneme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786986v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit-Cattin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimseyinga Savadogo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04786972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>