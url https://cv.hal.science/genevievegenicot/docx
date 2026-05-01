--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -456,1049 +456,1152 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democrazia partecipativa e partecipazione dell'isomorfismo istituzionale : Quale tipo di contributo studentesco è realmente ascoltato dalle instituzioni europee nell'ambito del Processo di Bologna ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">L'intérêt étudiant face à l'Europe : étude comparée de la représentation étudiante en Belgique, France, Italie et Portugal dans le Processus de Bologne 1999-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science politique. Université Pierre Mendès France Grenoble, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008GRE21042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266080v1</w:t>
-[...646 lines deleted...]
-                <w:t xml:space="preserve">hal-00262480v1</w:t>
+                <w:t xml:space="preserve">tel-05590297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militants locaux, nationaux et transnationaux contre la « marchandisation de l'éducation » : homogénéité discursive et pluralité conceptuelle</w:t>
+                <w:t xml:space="preserve">Democrazia partecipativa e partecipazione dell'isomorfismo istituzionale : Quale tipo di contributo studentesco è realmente ascoltato dalle instituzioni europee nell'ambito del Processo di Bologna ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’identité en miettes. Limites et beaux risques aux multiculturalismes extrêmes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00262466v1</w:t>
+              <w:t xml:space="preserve">Congresso della Società italiana di Scienze politiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'école buissonnière du lobbying. L'élite étudiante de l'ESIB</w:t>
+                <w:t xml:space="preserve">Mécontentement partagé mais résistance peu structurée. Conditions de possibilité quotidiennes d'un mouvement étudiant européen face au Processus de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lobbyistes et lobbying de l’Union européenne. Trajectoires, formations et pratiques des représentants d'intérêts</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">10e Congrès de l'AFSP - Table ronde "Les résistances à l'intégration européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes multiniveaux : quantité ou qualité ? La cuisine rigoureuse de trois thèses en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 ème Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European student movements against “commodification of education” : international norm and counter-norm in new higher education policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Joint Sessions - Workshop 11 « Reforming Education Policy: Internationalisation – Privatisation – Governance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « internationale » étudiante en Europe est-elle possible ? La stricte division du travail entre le culturel et le politique professionnalisé à travers les cas comparés de l'ESIB et de l'AEGEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GERME-BDIC-GENERIQUES-HEME « Etudiant-e-s en mouvements : Internationalismes et internationales, cosmopolitismes et migrations étudiantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis méthodologiques d'une comparaison européenne multiscalaire : leçons d'une enquête de terrain sur les étudiants européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l’AFSP - Atelier sur les méthodes de la comparaison internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fragmentation de l'action collective à un niveau méso : un donné géographique renforcé par la logique d'individuation du lien social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française « L’individu social. Autres réalités, autre sociologie ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui profite l'expertise ? Les étudiants de l'ESIB et le Processus de Bologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Colloque du GERME (Groupe d’étude et de recherche sur les mouvements étudiants), co-organisé avec le CHEVS (Centre d’histoire de l’Europe du vingtième siècle), « Institution universitaire et mouvements étudiants : entre intégration et rupture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestations étudiantes contre la &amp;quot;marchandisation de l'éducation&amp;quot; : sous l'homogénéité du discours, la diversité des conceptions entre militants locaux, nationaux et transnationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française « L’individu social. Autres réalités, autre sociologie ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00262464v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of political culture in developing citizenship in student unions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro Mundial Estudantil / World Student Gathering « Crossing the Borders in Higher Education », organisée par ESIB (European Student Information Bureau) – The National Unions of Students in Europe, FAIRe (Forum académico para a informação e a representação externa) et AAUMa (Associação académica da Universidade da Madeira)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Porto Santo (Madeira), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militants locaux, nationaux et transnationaux contre la « marchandisation de l'éducation » : homogénéité discursive et pluralité conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’identité en miettes. Limites et beaux risques aux multiculturalismes extrêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.101-116, 2006, Questions contemporaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l'école buissonnière du lobbying. L'élite étudiante de l'ESIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lobbyistes et lobbying de l’Union européenne. Trajectoires, formations et pratiques des représentants d'intérêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.113-141, 2006, Sociologie politique européenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protestations émergentes en France et en Communauté française de Belgique. Européanisation, mondialisation – marchandisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1645,51 +1748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Genicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Genicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05590297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008GRE21042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>