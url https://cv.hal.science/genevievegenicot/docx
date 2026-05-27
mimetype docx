--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1033,165 +1033,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fragmentation de l'action collective à un niveau méso : un donné géographique renforcé par la logique d'individuation du lien social.</w:t>
+                <w:t xml:space="preserve">A qui profite l'expertise ? Les étudiants de l'ESIB et le Processus de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française « L’individu social. Autres réalités, autre sociologie ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
+              <w:t xml:space="preserve">IXe Colloque du GERME (Groupe d’étude et de recherche sur les mouvements étudiants), co-organisé avec le CHEVS (Centre d’histoire de l’Europe du vingtième siècle), « Institution universitaire et mouvements étudiants : entre intégration et rupture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262476v1</w:t>
+                <w:t xml:space="preserve">hal-00262477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qui profite l'expertise ? Les étudiants de l'ESIB et le Processus de Bologne</w:t>
+                <w:t xml:space="preserve">La fragmentation de l'action collective à un niveau méso : un donné géographique renforcé par la logique d'individuation du lien social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Myriam Jacqueline Madeleine Désirée Genicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Colloque du GERME (Groupe d’étude et de recherche sur les mouvements étudiants), co-organisé avec le CHEVS (Centre d’histoire de l’Europe du vingtième siècle), « Institution universitaire et mouvements étudiants : entre intégration et rupture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française « L’individu social. Autres réalités, autre sociologie ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262477v1</w:t>
+                <w:t xml:space="preserve">hal-00262476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protestations étudiantes contre la &amp;quot;marchandisation de l'éducation&amp;quot; : sous l'homogénéité du discours, la diversité des conceptions entre militants locaux, nationaux et transnationaux</w:t>
               </w:r>
@@ -1748,51 +1748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Genicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05590297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008GRE21042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Genicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Myriam Jacqueline Madeleine D&#233;sir&#233;e Genicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05590297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008GRE21042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>