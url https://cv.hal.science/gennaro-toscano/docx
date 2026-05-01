--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -351,243 +351,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tels qu’en eux même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Léonard de Vinci : le mystère et la grâce, p. 68-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulle tracce di Mattia Preti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista storica calabrese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XL (supplemento speciale), p. 111-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (20), p. 70-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rbnu.3675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014647v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04014694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Murat et la Dormeuse de Naples</w:t>
               </w:r>
@@ -2897,614 +2897,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'archéologue, le peintre et l'écrivain : Millin, Catel et Custine au royaume de Naples en 1812 : [exposition, Châtenay-Malabry, Maison de Chateaubriand, 18 septembre 2021-19 décembre 2021, organisée par la Maison de Chateaubriand et la Bibliothèque nationale de France]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Degout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lienart éditions, 2021, 978-2-35906-357-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À travers la Calabre napoléonienne / journal d'Aubin-Louis Millin ; dessins de Franz Ludwig Catel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Bitouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Passage; BnF Éditions, 2021, 978-2-7177-2877-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'archéologue, le peintre et l'écrivain : Millin, Catel et Custine au royaume de Naples en 1812 : [exposition, Châtenay-Malabry, Maison de Chateaubriand, 18 septembre 2021-19 décembre 2021, organisée par la Maison de Chateaubriand et la Bibliothèque nationale de France]</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël et la gravure : [exposition, Musée des beaux-arts de Tours, 8 octobre 2020-11 janvier 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lienart éditions, 2021, 978-2-35906-357-8</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gourcuff Gradenigo, 2020, 978-2-35340-327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Raphaël et la gravure : [exposition, Musée des beaux-arts de Tours, 8 octobre 2020-11 janvier 2021]</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par quatre chemins : autour du portrait de François 1er par Titien (1538)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gourcuff Gradenigo, 2020, 978-2-35340-327-1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calame-Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée d'art, histoire et archéologie, 2019, 979-10-90862-06-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard de Vinci, maître de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hazan; Musée du Louvre, L’histoire au musée, 2019, 978-2-7541-1077-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1519, la mort de Léonard : naissance d'un mythe : [exposition, Amboise, Château royal d'Amboise, 2 mai - 2 septembre 2019, organisée par le Château royal d'Amboise et la Bibliothèque nationale de France]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gourcuff Gradenigo, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Renaissance en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Calame-Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Musée d'art, histoire et archéologie, 2019, 979-10-90862-06-7</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gourcuff Gradenigo, 2017, 978-2-35340-261-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gourcuff Gradenigo, 2019</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingres, Granet et la reine de Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gourcuff Gradenigo, 2017, 978-2-35340-263-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Racine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04006672v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04013362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la route d’Italie : peindre la nature d’Hubert Robert à Corot : le goût d’un collectionneur</w:t>
               </w:r>
@@ -4926,10692 +4926,10692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le peintre, l’écrivain et l’archéologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologue, le peintre et l'écrivain : Millin, Catel et Custine au royaume de Naples en 1812 : [exposition, Châtenay-Malabry, Maison de Chateaubriand, 18 septembre 2021-19 décembre 2021] / sous la direction de Bernard Degout et Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart éditions, p. 35-65, 2021, 978-2-35906-357-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aubin-Louis Millin, un archéologue dans l’Italie napoléonienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologue, le peintre et l'écrivain : Millin, Catel et Custine au royaume de Naples en 1812 : [exposition, Châtenay-Malabry, Maison de Chateaubriand, 18 septembre 2021-19 décembre 2021] / sous la direction de Bernard Degout et Gennaro Toscano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lienart éditions, p. 25-29, 2021, 978-2-35906-357-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lienart éditions, p. 35-65, 2021, 978-2-35906-357-8</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologue, le peintre et le poète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À travers la Calabre napoléonienne : journal d'Aubin-Louis Millin ; dessins de Franz Ludwig Catel / sous la direction de Corinne Le Bitouzé et Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Éditions; Le Passage, p. 15-59, 2021, 978-2-7177-2877-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, BnF Éditions; Le Passage, p. 15-59, 2021, 978-2-7177-2877-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin et l’art de l’enluminure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle en lumière : redécouverte et revalorisation de l'enluminure médiévale en France au temps du livre industriel / dossier édité par Marie Jacob, avec la collaboration de Chrystèle Blondeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 69-87, 2021, 978-2-600-06321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Droz, p. 69-87, 2021, 978-2-600-06321-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Biblioteca dei re d’Aragona come instrumentum regni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Corona d'Aragona e l'Italia : atti del XX Congresso di storia della Corona d'Aragona Roma-Napoli, 4-8 ottobre 2017 / a cura di G. D'Agostino, S. Fodale, M. Miglio, A.M. Oliva, D. Passerini, F. Senatore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, volume 2, p. 543-569, 2020, 978-88-314-4506-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël est-il Français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raphaël et la gravure : [exposition, Musée des beaux-arts de Tours, 8 octobre 2020-11 janvier 2021] / sous la direction de Gennaro Toscano, Caroline Vrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 12-25, 2020, 978-2-35340-327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, volume 2, p. 543-569, 2020, 978-88-314-4506-1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Amalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un bretteur au service du patrimoine : mélanges en l'honneur de Jean-Michel Leniaud / sous la direction de Florence Descamps, Frédéric Chappey, Philippe Plagnieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 497-506, 2020, 978-2-36222-014-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, p. 497-506, 2020, 978-2-36222-014-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebell, un paysagiste autrichien au service de Caroline Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes et écrivains sous le Premier et le Second Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPM-Lettrage, 2020, 978-2-37999-062-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Napoli alla Loira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Vicente Ferrer, mensajero del Evangelio. Ayer y hoy, actes du colloque international sous la direction de A. Esponera et M. Navarro, Valencia, Facultad de Téologia San Vicente Ferrer, Valencia, 4-6 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 215-243, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rebell, un paysagiste autrichien au service de Caroline Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artistes et écrivains sous le Premier et le Second Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPM-Lettrage, 2020, 978-2-37999-062-5</w:t>
+              <w:t xml:space="preserve">Artistes et écrivains sous le Premier et le Second Empire ; Actes du colloque qui s'est tenu le 30 novembre 2019 à l'initiative de la Mairie de Rueil-Malmaison / sous la direction de Jacques-Olivier Boudon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions SPM, p. 33-54, 2020, 978-2-37999-062-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 215-243, 2020</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1519, la mort de Léonard : naissance d'un mythe : [exposition, Amboise, Château royal d'Amboise, 2 mai - 2 septembre 2019] ; [organisée par le Château royal d'Amboise et la Bibliothèque nationale de France] / sous la direction de Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 43-63, 2019, 978-2-35340-296-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions SPM, p. 33-54, 2020, 978-2-37999-062-5</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de Mattia Preti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli amici per Nicola Spinosa / a cura di Francesca Baldassarri, Maia Confalone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugo Bozzi Editore, p. 144-152, 2019, 978-88-7003-061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ugo Bozzi Editore, p. 144-152, 2019, 978-88-7003-061-7</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un omaggio di Sannazaro a Ferrante, duca di Calabria. Il De partu Virginis della Bibliothèque nationale de France (Vélins 567)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Di qui Spagna et Italia han mostro chiaro l'onor" : estudios dedicados a Tobia R. Toscano sobre Nápoles en tiempos de Garcilaso / a cura di Eugenia Fosalba, Gáldrick de la Torre Ávalos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat autònoma de Barcelona, p. 123-141, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 43-63, 2019, 978-2-35340-296-0</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingres, Carolina e Gioacchino Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Auguste-Dominique Ingres e la vita artistica al tempo di Napoleone : [mostra, Milano, Palazzo Reale, 12 marzo-23 giugno 2019] / a cura di Stéphane Guégan, Florence Viguier-Dutheil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, p. 175-197, 2019, 978-88-317-8673-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universitat autònoma de Barcelona, p. 123-141, 2019</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de Mattia Preti. Aubin-Louis Millin à Taverna (juillet 1812)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli amici per Nicola Spinosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugo Bozzi editore, pp.144-152, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ugo Bozzi editore, pp.144-152, 2019</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages antiques de la Cathédrale de Salerne d’après les notes d’Aubin-Louis Millin et les dessins de Franz Ludwigg Catel (mai 1812)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingenita curiositas : studi sull'Italia medievale per Giovanni Vitolo / a cura di Bruno Figliuolo, Rosalba Di Meglio, Antonella Ambrosio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laveglia &amp; Carlone, Tome 2 p. 931-949, 2018, 978-88-86854-68-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marsilio, p. 175-197, 2019, 978-88-317-8673-7</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages antiques de la cathédrale de Salerne d’après les notes d’A.-L. Millin et les dessins de F.-L. Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingenia curiositas. Studi sull’Italia medievale per Giovanni Vitolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Lavegliacarlone, pp.[931]-949, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laveglia &amp; Carlone, Tome 2 p. 931-949, 2018, 978-88-86854-68-9</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Murat e l’archeologia nel Regno di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re Gioacchino Murat urbanista innovatore : atti 2° convegno internazionale su Murat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 136-172, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2, Lavegliacarlone, pp.[931]-949, 2018</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Salteri di Alfonso V d’Aragona e Diomede Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibbia : immagini e scrittura nella Biblioteca apostolica vaticana / a cura di Ambrogio M. Piazzoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaca book, p. 271-277, 2017, 978-88-16-60547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 136-172, 2018</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Naples à Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Renaissance en Normandie : le cardinal Georges d'Amboise bibliophile et mécène / sous la direction de Florence Calame-Levert, Maxence Hermant et Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 139-189, 2017, 978-2-35340-261-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jaca book, p. 271-277, 2017, 978-88-16-60547-3</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin et la Calabre médiévale : les monuments funéraires de Mileto, Tropea et Gerace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Survivals, revivals, rinascenze. Studi in onore di Serena Romano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.217-231, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 139-189, 2017, 978-2-35340-261-8</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin et la Calabre médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Survivals, revivals, rinascenze : studi in onore di Serena Romano / a cura di Nicolas Bock, Ivan Foletti et Michele Tomasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, p. 217-231, 2017, 978-88-6728-781-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.217-231, 2017</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame Vigée Le Brun et Caroline Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versailles, une passion : album amicorum présenté à Béatrix Saule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Château de Versailles, p. 204-205, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Viella, p. 217-231, 2017, 978-88-6728-781-9</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de Léonard. Un épisode de l’histoire de France de Ménageot à Ingres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardo in Francia : il maestro e gli allievi 500 anni dopo la traversata delle Alpi = Léonard en France : le maître et ses élèves 500 ans après la traversée des Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.188-235, 364-369, 2016, 978-2-37074-046-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Château de Versailles, p. 204-205, 2017</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Maler und der Archäologe. Franz Ludwig Catel und Aubin-Louis Millin im Königreich Neapel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Franz Ludwig Catel : Italienbilder der Romantik : [Ausstellung, Hamburg, Hamburger Kunsthalle, 16. Oktober 2015 bis 31. Januar 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imhof, pp.50-65, 218-235, 441-442, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des primitifs à Naples du XVIIIe siècle à la domination française (1806-1815) et l’expérience d’Aubin-Louis Millin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Collection Cacault. Italie-Nantes, 1810-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codici di lusso per Alfonso il Magnanimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval charm : Illuminated Manuscripts for Royal, Aristocratic and Ecclesiastical Patronage / Edited by Florence Brazès-Moly and Francesca Marini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TDO Editions, p. 190-236, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, INHA, 2016</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granet et Catel entre Rome et l’Italie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uno sguardo verso Nord. Scritti in onore di Caterina Limentani Virdis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Poligrafo casa editrice, pp.427-435, 2016, 978-88-7115-916-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Skira, pp.188-235, 364-369, 2016, 978-2-37074-046-5</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits de la Renaissance italienne : modèle et sources d’inspiration pour les enlumineurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l’Europe autour de 1500 : croisements et échanges artistiques : actes du colloque, 9, 10 et 11 décembre 2010, [tenu à Paris, Grand Palais]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre, pp.107-128, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Imhof, pp.50-65, 218-235, 441-442, 2016</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école napolitaine de peinture et les voyageurs français aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart : Musée Fabre, pp.34-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Il Poligrafo casa editrice, pp.427-435, 2016, 978-88-7115-916-4</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“De l’amitié”, et notices des oeuvres de François-Marius Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la route d’Italie : peindre la nature d’Hubert Robert à Corot : le goût d’un collectionneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff-Gradenigo, pp.14-23, 108-127, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lienart; Musée Fabre, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Gourcuff-Gradenigo, pp.14-23, 108-127, 2015</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scipione Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart; Musée Fabre, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’école napolitaine de peinture et les voyageurs français aux XVIIe et XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lienart : Musée Fabre, pp.34-37, 2015</w:t>
+              <w:t xml:space="preserve">, Liénart; Musée Fabre, pp.226-229, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviano Codazzi et Domenico Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart; Musée Fabre, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Baratta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart : Musée Fabre, pp.178-181, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 mai 1812. Catel, Custine et Millin à Amalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia dell’arte come impegno civile. Scritti in onore di Marisa Dalai Emiliani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campisano Editore, pp.357-363, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mottez et les primitifs italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lille simplement : Bulletin de l’Association des Amis de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Mottez, un peintre lillois aux multiples facettes : actes du colloque du 5 avril 2013, Les Amis de Lille, pp.93-116, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reception du Pérugin en France : des collections royales au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pérugin : maître de Raphaël : exposition, Musée Jacquemart-André, du 12 septembre 2014 au 19 janvier 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Culturespaces; Fonds Mercator, pp.58-65, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naples et la cour de Bourgogne à l’époque des rois d’Aragon (1442-1495)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cour de Bourgogne et l’Europe : le rayonnement et les limites d’un modèle culturel : actes du colloque international tenu à Paris les 9, 10 et 11 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Thorbecke, pp.559-579, 2013, 978-3-7995-7464-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheda I.10 Eusebio di Cesarea, Chronici canones (lat.), British Library, ms. Royal 14 C III,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Toniolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pietro Bembo e l’invenzione del Rinascimento. Catalogo della mostra, Padova, Palazzo del Monte di Pietà, 2 febbraio-19 maggio 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, pp.85, 104-105, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella di Chiaromonte (1424-1465), reine de Naples et sa commande à Colantonio du Retable de saint Vincent Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes de pouvoir, femmes politiques durant les derniers siècles du Moyen âge et au cours de la première Renaissance : [colloque international, Lille et Bruxelles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.585-599, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Passio Mauricii da Venezia a Parigi : antichi possessori e inedite copie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miniatura. Lo sguardo e la parola. Studi in onore di Giordana Mariani Canova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana editoriale, pp.249-256, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 1812 : Aubin-Louis Millin et Franz Ludwig Catel à Paestum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Album amicorum : oeuvres choisies pour Arnauld Brejon de Lavergnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.182-183, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lion de Saint-Marc est brisé : Millin et Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggi e coscienza patrimoniale : Aubin-Louis Millin (1759 - 1818) : tra Francia e Italia : [Actes du congrès Voyages et conscience patrimoniale. Aubin-Louis Millin, organisé par l’Institut National du Patrimoine les 27 et 28 novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campisano, pp.457-496, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millin et l’école napolitaine de peinture et de sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggi e coscienza patrimoniale : Aubin-Louis Millin (1759 - 1818) : tra Francia e Italia : [Actes du congrès Voyages et conscience patrimoniale. Aubin-Louis Millin, organisé par l’Institut National du Patrimoine les 27 et 28 novembre 2008]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campisano, pp.387-412, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Melozzo da Forlì : l’umana bellezza tra Piero della Francesca e Raffaello : [mostra, Forlì, Musei San Domenico, 29 gennaio - 12 giugno 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.250-267, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare da Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enluminures du Louvre : Moyen âge et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardo Rapicano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mocciola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enluminures du Louvre : Moyen âge et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin, Filippo Marsigli e la riscoperta di Leonardo da Besozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cappella Caracciolo del Sole a San Giovanni a Carbonara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaca Book, pp.XVII-XXIV, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Vercelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mocciola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enluminures du Louvre : Moyen âge et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo spazio dell’Antico. Pagine dipinte a Roma al tempo di Melozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Melozzo da Forlì : l’umana bellezza tra Piero della Francesca e Raffaello : [mostra, Forlì, Musei San Domenico, 29 gennaio - 12 giugno 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.53-63, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des manuscrits pour un roi : à propos du Ptolémée et du Strabon destinés à René d’Anjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de la Renaissance italienne : les manuscrits enluminés de Jean Jouffroy, cardinal d’Albi, 1412-1473 : [exposition, Albi, Médiathèque d’agglomération Pierre-Amalric, 15 septembre-31 décembre 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana ed., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biblioteche dei sovrani aragonesi di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principi e signori : le biblioteche nella seconda metà del Quattrocento : atti del convegno di Urbino, 5-6 giugno 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia Raffaello, pp.163-216, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cardinal Jean Jouffroy ou l’introduction du livre italien de la Renaissance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de la Renaissance italienne : les manuscrits enluminés de Jean Jouffroy, cardinal d’Albi, 1412-1473 : [exposition, Albi, Médiathèque d’agglomération Pierre-Amalric, 15 septembre-31 décembre 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana ed., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El simulacro et retracto de sua divina immagine. Scambi di doni tra Costanza d’Avalos e Isabella d’Este</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La donna nel Rinascimento meridionale : atti del convegno internazionale, Roma, 11-13 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Serra, pp.287-310, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrare Omero nell’Italia del Quattrocento: Sanvito, Rhosos et Gaspare da Padova nell’Iliade vaticana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Come nasce un manoscritto miniato : scriptoria, tecniche, modelli e materiali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cosimo Panini, 63-80, pl. 9-31, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le immagini dei sovrani. Ritratti di Alfonso il Magnanimo e di Ferrante d’Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscrits il·luminats : l’escenografia del poder durant els segles baixmedievals : I cicle international de conferències d’història de l’art celebrat a Lleida els dies 24 i 25 de novembre de 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pàges, pp.13-41, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare da Padova e la diffusione del linguaggio mantegnesco tra Roma e Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna : impronta del genio : convegno internazionale di studi : Padova, Verona, Mantova, 8-10 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.S. Olschki, pp.363-396, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More graeco, more latino&amp;quot; : Gaspare da Padova e la miniatura all’antica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna e Roma : l’artista davanti all’antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulzoni, pp.125-190, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jouffroy et la bibliothèque de Saint-Denis, in M. Desachy, G. Toscano [eds.], Le goût de la Renaissance italienne. Les manuscrits du cardinal Jean Jouffroy. Catalogue d'exposition. Mairie d'Albi, 2010, p. 71-96.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Nebbiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de la Renaissance italienne. Les manuscrits du cardinal Jean Jouffroy. Catalogue d'exposition. Mairie d'Albi, 2010, p. 71-96.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana editoriale, pp.71-96, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01011247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La minatura in Italia meridionale (da Alfonso a Ferrante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura in Italia. 2, Dal tardogotico al manierismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.445-457, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La miniatura in Italia meridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura in Italia. 2, Dal tardogotico al manierismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.305-309, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La miniatura “all’antica” tra Roma e Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura in Italia. 2, Dal tardogotico al manierismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.426-435, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biblioteca napoletana dei re d’Aragona da De Marinis ad oggi : novità e prospettive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblioteche nel regno fra Tre e Cinquecento : atti del convegno di studi, Bari, 6 - 7 febbraio 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pensa, pp.29-64, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cardinal Georges d’Amboise (1460-1510), collectionneur et bibliophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cardinaux de la Renaissance et la modernité artistique : [actes du colloque organisé à Tours, 2-4 juin 2005]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHIS, Institut de recherches historiques du Septentrion; CEGES, Centre de gestion de l’édition scientifique, Université Charles-de-Gaulle-Lille 3, pp.51-88, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Age retrouvé. Millin et Ingres à la découverte de Naples angevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingres, un homme à part ? : entre carrière et mythe, la fabrique du personnage : actes du colloque, [Paris], École du Louvre [et Rome, Académie de France à Rome, Villa Médicis], 25-28 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre, pp.275-310, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libri umanistici e codici all’antica tra il Veneto, Roma e Napoli. Note su Andrea Contrario e Bartolomeo Sanvito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Società, cultura e vita religiosa in età moderna : studi in onore di Romeo De Maio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro di studi sorani Vincenzo Patriarca, pp.497-526, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du retable de saint Vincent Ferrier peint par Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il più dolce lavorare che sia : mélanges en l’honneur de Mauro Natale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.409-417, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La miniatura in Lombardia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura in Italia. 2, Dal tardogotico al manierismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.252-274, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Biblioteca dei Alfonso il Magnnaimo in Castel Nuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfons el Magnànim : de València a Nàpols : [Actes del congrés del 550 aniversari de la mort d’Alfons el Magnànim, 1394-1458]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institució Alfons el Magnànim, Diputació de València, pp.345-376, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Sanvito et Lauro Padovano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna, 1431-1506 : [exposition, Paris, Musée du Louvre, 26 septembre 2008-5 janvier 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.136-138, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare da Padova, Marco Zoppo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna, 1431-1506 : [exposition, Paris, Musée du Louvre, 26 septembre 2008-5 janvier 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.375-378, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da lui cominciò ad rinovarsi la antiquità : per la fortuna di Andrea Mantegna a Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Napoli è tutto il mondo" : Neapolitan art and culture from Humanism to the Enlightenment : international conference, Rome, June 19-21, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Serra, pp.79-97, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’oro, d’argento e di porpora. Codici miniati del Rinascimento padovano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storie di artisti, storie di libri : l’editore che inseguiva la bellezza : scritti in onore di Franco Cosimo Panini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donzelli, 377-395, planches 232-338, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Sanvito et Gaspare da Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna, 1431-1506 : [exposition, Paris, Musée du Louvre, 26 septembre 2008-5 janvier 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.200-201, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres et lectures de deux princesses de la cour aragonaise de Naples: Isabella de Chiaromonte et Ippolita Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livres et lectures de femmes en Europe entre Moyen Age et Renaissance : [Colloque international tenu à l’Université de Lille 3, les 24, 25 et 26 mai 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.295-390, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Majorana e la miniatura all’antica: a proposito di qualche manoscritto conservato a Cambridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge Illuminations : the conference papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harvey Miller, pp.245-254, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et tableaux troubadour dans les collections de Caroline Murat, reine de Naples (1808-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Baptiste Wicar et son temps, 1762-1834</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.269-309, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso el Magnánimo y el Norte. Obras flamencas en las coleccionnes reales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la búsqueda del Toison de oro : la Europa de los príncipes : la Europa de las ciudades : [exposición], Valencia, Almudín, Museo de la ciudad, 23 de marzo al 30 de junio de 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generalitat Valenciana, pp.347-363, 2007, 978-84-482-4563-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Nardo Rapicano enlumineur: le Missel d’Alfonso Strozzi de la bibliothèque universitaire de Leipzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la peinture était dans les livres : mélanges en l’honneur de François Avril à l’occasion de la remise du titre de Docteur Honoris causa de la Freie Universität Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols; Bibliothèque nationale de France, pp.352-365, 2007, 978-2-7177-2404-2 (BnF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notice III.17]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuvoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna e i Gonzaga : Rinascimento nel Castello di San Giorgio : [exposition tenue à Mantoue au Musée du Palais ducal du 16 septembre 2006 au 14 janvier 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.246-247, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicerone, Pseudo Cicerone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna e Padova : 1445-1460 : [Padova, Musei civici agli Eremitani, 16 settembre 2006-14 gennaio 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.188-189, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per l’attività giovanile di Girolamo da Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Toniolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tributes to Jonathan J. G. Alexander : the making and meaning of illuminated medieval &amp; Renaissance manuscripts, art &amp; architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Miller, pp.111-124, 2006, 1-872501-47-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicerone, Pseudo Cicerone&amp;quot;; &amp;quot;Strabone&amp;quot;; &amp;quot;Vita e passione di San Maurizio&amp;quot;, notices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna e Padova 1445-1460, catalogue de l'exposition sous la direction de D. Banzato, A. De Nicolò Salmazo et A. M. Spiazzi, Padoue, 16 septembre 2006-14 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 188-189 ; 204-207 ; 224-227, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Sanvito e Gaspare da Padova, familiares et continui commensales di Francesco Gonzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna e i Gonzaga : Rinascimento nel Castello di San Giorgio : [exposition tenue à Mantoue au Musée du Palais ducal du 16 septembre 2006 au 14 janvier 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.103-111, 2006, 88-370-4605-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso il Magnanimo (1396-1458), un re bibliofilo tra cultura tardogotica e umanesimo latino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La divina commedia di Alfonso d’Aragona re di Napoli. Commentario al codice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. C. Panini, pp.11-60, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per la fortuna di Mantegna in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna e le Arti a Verona 1450-1500, catalogue de l'exposition sous la direction de S. Marinelli et P. Marini, Verona, 16 septembre 2006-14 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, pp.94-103, 2006, 88-317-9020-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris-Venise 1857-1860 : Delaunay, Henner, Moreau et le primitifs vénitiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Venise en France : du romantisme au symbolisme : actes des Journées d’étude Paris-Venise, École du Louvre, 10 et 11 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre, pp.183-211, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notice III.20-22]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuvoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna e i Gonzaga : Rinascimento nel Castello di San Giorgio : [exposition tenue à Mantoue au Musée du Palais ducal du 16 septembre 2006 au 14 janvier 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.252-259, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittori francesi a Napoli durante il regno di Carolina e Gioacchino Murat (1808-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canova : la cultura figurativa e letteraria dei grandi centri italiani. 2. Milano, Firenze, Napoli, IV Settimana di Studi Canoviani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 361-386, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per l'attività giovanile di Girolamo da Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">études réunies par Susan L'Engle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tributes to Jonathan J. G. Alexander</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Londres, Ashgate, p. 111-124, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Sanvito e Gaspare da Padova, familiares et continuii commensales di Francesco Gonzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna e i Gonzaga. Rinascimento nel castello di San Giorgio, sous la direction de F. Trevisani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 103-111, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manoscritto abruzzese a Chantilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Abruzzo in età angioina : arte di frontiera tra Medioevo e Rinascimento : atti del convegno internazionale di studi, Chieti, Campus universitario, 1-2 aprile 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.211-223, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles : Matteo Felice, Leonardo da Besozzo, Maestro di Isabella di Chiromonter, Maestro di Santa Marta, Cristoforo Majorana, Cola et Nardo Rapicano.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario biografico dei miniatori italiani.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles : Felice, Matteo ; Francesco da Tolentino.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulrich Thieme, Felix Becker, Hans Vollmer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allgemeines Lexikon der Bildenden Künstler von der Antike bis zur Gegenwart.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opere fiamminghe nelle collezioni di Alfonso il Magnanimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le carte aragonesi : atti del Convegno, Ravello, 3-4 ottobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituti editoriali e poligrafici internazionali, pp.165-189, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoins d’Italie : manuscrits enluminés de la Renaissance italienne dans les collections françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’Italie à Chambord, François Ier : la chevauchée des princes français : [exposition, Château de Chambord, 7 juillet-7 octobre 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la chasse &amp; de la nature; Somogy, pp.122-135, 2004, 2-85056-752-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maestro di Isabella di Chiaromonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario biografico dei miniatori italiani : secoli IX-XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvestre Bonnard, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bellini et la France (XVIe – XXe siècle). Les aléas d’une reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da Bellini a Veronese : temi di arte veneta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto veneto di scienze, lettere ed arti, pp.197-249, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art à Naples et en Italie méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italie du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette, pp.92-114, 2004, 2-01-243673-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoins d'Italie : manuscrits enluminés de la Renaissance italienne dans les collections françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Arminjon, D. Lavalle, M. Chatenet et C. d'Anthenaise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'Italie à Chambord. François Ier et la chevauchée des princes français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.122-135, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canaletto, peintre de vedute, et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la route de Venise : Jules-Romain Joyant, 1803-1854 : les voyages en Italie du Canaletto français : [exposition, L’Isle-Adam, Musée d’art et d’histoire Louis Senlecq, 6 avril-28 septembre 2003]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’art et d’histoire Louis-Senlecq; Somogy, pp.23-41, 2003, 2-85056-629-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard de Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrations nationales 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture, Direction des archives de France, Délégation aux célébrations nationales, pp.72-75, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de la Bibliothèque royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, École du Louvre, pp.107-128, 2015</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Bibliothèque nationale de France / sous la direction de Bruno Blasselle et Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, p. 51-63, 2002, 978-2-7177-2897-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liénart; Musée Fabre, pp.226-229, 2015</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices n° 177, 183, 184, 214]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des Anjou : aventure des princes angevins du XIIIe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy éd. d’art, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liénart; Musée Fabre, 2015</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoles y el Mediterraneo : relaciones entre miniatura y pintura en la transicion de la casa de Anjou a la casa de Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Renacimiento Mediterráneo. Viajes de artistas e itinerarios de obras entre Italia, Francia y España en el siglo XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo de Bellas Artes; Fundación Colección Thyssen-Bornemisza, pp.79-99, 2001, 84-88474-77-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lienart; Musée Fabre, 2015</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture et l’enluminure à Naples de Jeanne II à René d’Anjou : les commandes royales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des Anjou : aventure des princes angevins du XIIIe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy éd. d’art, 2001, 2-85056-465-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lienart : Musée Fabre, pp.178-181, 2015</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Renacimiento Mediterráneo. Viajes de artistas e itinerarios de obras entre Italia, Francia y España en el siglo XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo de Bellas Artes; Fundación Colección Thyssen-Bornemisza, pp.323-331, 340-344, 353-356, 401-409, 530-533, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Victor Mottez, un peintre lillois aux multiples facettes : actes du colloque du 5 avril 2013, Les Amis de Lille, pp.93-116, 2014</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de l’humanisme florentin sur les manuscrits d’auteurs classiques de la librairie d’Alphonse d’Aragon, roi de Naples (1442-1458)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance italienne : images et relectures : mélanges à la mémoire de Françoise Glénisson-Delannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI, Culture et société dans les lettres italiennes, pp.25-41, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campisano Editore, pp.357-363, 2014</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestro dei Gherarducci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enluminures italiennes : chefs-d’oeuvre du Musée Condé : [exposition, Chantilly, Musée Condé, 27 septembre 2000-1er janvier 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy; Musée Condé, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Culturespaces; Fonds Mercator, pp.58-65, 2014</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolaamo da Cremoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enluminures italiennes : chefs-d’oeuvre du Musée Condé : [exposition, Chantilly, Musée Condé, 27 septembre 2000-1er janvier 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy; Musée Condé, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Thorbecke, pp.559-579, 2013, 978-3-7995-7464-8</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola da Guardiagrele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enluminures italiennes : chefs-d’oeuvre du Musée Condé : [exposition, Chantilly, Musée Condé, 27 septembre 2000-1er janvier 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy; Musée Condé, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Marsilio, pp.85, 104-105, 2013</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Amidei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enluminures italiennes : chefs-d’oeuvre du Musée Condé : [exposition, Chantilly, Musée Condé, 27 septembre 2000-1er janvier 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy; Musée Condé, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana editoriale, pp.249-256, 2012</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniatori tra Roma e Napoli all’epoca di Sisto IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sisto IV: le arti a Roma nel primo Rinascimento : atti del Convegno internazionale di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Culturale Shakespeare and Company 2, pp.249-287, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.585-599, 2012</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices numéro 121-123, 125, 128-134]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura a Padova dal Medioevo al Settecento : [Padova, Palazzo della Ragione, Palazzo del Monte Rovigo, Accademia dei Concordi, 21 marzo-27 giugno 1999]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cosimo Panini, pp.523-531, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.182-183, 2012</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo da Besozzo à Naples : un peintre du Gothique tardif à l’époque des derniers rois de la dynastie angevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre, lumière, couleur : études d’histoire de l’art du Moyen âge en l’honneur d’Anne Prache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Paris-Sorbonne, pp.113-124, 1999, 2-84050-135-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campisano, pp.457-496, 2012</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La librairie du château de Gaillon : les manuscrits enluminés d’origine italienne acquis par le cardinal Georges d’Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Léonard de Vinci entre France et Italie, "miroir profond et sombre" : actes du colloque international de l’Université de Caen, [Laboratoire d’études italiennes, ibériques et ibéro-américaines], 3-4 octobre 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.275-290, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campisano, pp.387-412, 2012</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres de dévotion et livres humanistes : le rapport texte-image dans les manuscrits de la librairie des rois d’Aragon à Naples (1442-1495)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre illustré italien au XVIe siècle : texte-image : actes du colloque organisé par le Centre de recherche Culture et société en Italie aux XVe, XVIe et XVIIe siècles de l’Université de la Sorbonne nouvelle, 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck; Publications de la Sorbonne nouvelle, pp.11-37, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Silvana, pp.250-267, 2011</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare da Padova e la diffusione della miniatura ‘all’antica’ tra Roma e Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura a Padova dal Medioevo al Settecento : [Padova, Palazzo della Ragione, Palazzo del Monte Rovigo, Accademia dei Concordi, 21 marzo-27 giugno 1999]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cosimo Panini, pp.305-329, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la gloire de Ferdinand d’Aragon, roi de Naples : le De Majestate de Iuniano Maio, ms it. 1711 de la Bibliothèque Nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’illustration : essais d’iconographie : actes du séminaire CNRS, GDR 712, Paris, 1993-1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck, pp.125-144, 1999, 2-252-03233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Gaule est le prince des peintres de notre époque : Jean van Eyck dans la littérature artistique italienne de Facio à Vasari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Flandres et la culture espagnole et italienne aux XVIe et XVIIe siècles : [colloque, mars 1997]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 3, pp.181-198, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jaca Book, pp.XVII-XXIV, 2011</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits de la librairie des rois d’Aragon de Naples saisis par Charles VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passer les monts : Français en Italie, l’Italie en France : 1494-1525 : Xe colloque de la Société française d’étude du seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion; Cadmo, pp.345-360, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de cour : Alphonse le Magnanime et ses humanistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Jacqueline Brunet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales littéraires de l’Université de Franche-Comté; diff. les Belles lettres, pp.341-348, 1997, 2-251-60634-3 (vol. 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana, pp.53-63, 2011</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovan Battista Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana ed., 2010</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Majorana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Serra, pp.287-310, 2010</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Tamagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana ed., 2010</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Accademia Raffaello, pp.163-216, 2010</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovan Francesco Penni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Franco Cosimo Panini, 63-80, pl. 9-31, 2010</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Angelo Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pàges, pp.13-41, 2010</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices n° 7, 74, 75, 76, 80]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pisanello : le peintre aux sept vertus : [exposition], Paris, Musée du Louvre, 6 mai-5 août 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des musées nationaux, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L.S. Olschki, pp.363-396, 2010</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scultura a Nola dagli Orsini agli Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nola e il suo territorio dalla fine del Medioevo al XVII secolo. Momenti di storia culturale e artistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ager Nolanus, pp.85-105, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Bulzoni, pp.125-190, 2010</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberio d’Assisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Silvana editoriale, pp.71-96, 2010</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécènes et artistes du livre dans l’Italie du Quattrocento : manuscrits enluminés provenant de Naples dans les collections des Granvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Granvelle et l’Italie au XVIe siècle : le mécénat d’une famille : actes du colloque international organisé par la Section d’italien de l’Université de Franche-Comté, Besançon, 2-4 octobre 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cêtre, pp.25-42, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRHIS, Institut de recherches historiques du Septentrion; CEGES, Centre de gestion de l’édition scientifique, Université Charles-de-Gaulle-Lille 3, pp.51-88, 2009</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Roviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.426-435, 2009</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Et Pérusin, qui si bien couleurs mesle’ : à propos de la fortune du Pérugin en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Vierge à l’Enfant entre saint Jérôme et saint Augustin", Le Pérugin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. de Gourcuff, pp.13-21, 38-39, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pensa, pp.29-64, 2009</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Auria family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.445-457, 2009</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palmezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.305-309, 2009</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices sur les manuscrits numéros 166, 467, 734, 442, 440]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblioteca Trivulziana, Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nardini, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École du Louvre, pp.275-310, 2009</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frammenti cinquecenteschi della cattedrale di Nola : Giovanni da Nola, Andrea da Salerno, Annibale Caccavello, Gerolamo d’Auria e Francesco Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nola e il suo territorio dalla fine del Medioevo al XVII secolo. Momenti di storia culturale e artistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ager Nolanus, pp.107-135, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centro di studi sorani Vincenzo Patriarca, pp.497-526, 2009</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Paolo Agabiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana, pp.409-417, 2009</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovan Filippo Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.252-274, 2009</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faffeo, Cristoforo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario Biografico degli Italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto della Enciclopedia Italiana, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institució Alfons el Magnànim, Diputació de València, pp.345-376, 2009</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice, Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario Biografico degli Italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto della Enciclopedia Italiana, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.136-138, 2008</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Episodi di pittura cinquecentesca nella diocesi di Nola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nola e il suo territorio dalla fine del Medioevo al XVII secolo. Momenti di storia culturale e artistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ager Nolanus, pp.137-153, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.375-378, 2008</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces sacrés, espaces profanes dans Anna, soror...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marguerite Yourcenar et la Méditerranée [actes du colloque organisé par le] Centre de recherches sur les littératures modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des publications de la Faculté des lettres et sciences humaines de Clermont-Ferrand, pp.135-143, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Serra, pp.79-97, 2008</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En la otra orilla del Mediterráneo: la miniatura en la corte napolitana de Alfonso el Magnánimo (1442-1458)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primer Congreso de Historia del Arte Valenciano : actas, mayo 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conselleria de Cultura, Educació i Ciència, pp.189-195, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Donzelli, 377-395, planches 232-338, 2008</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrits enluminés provenant de Naples dans les collections des Granvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bibliothèque de Granvelle : [exposition], 2 octobre-12 décembre 1992, Bibliothèque d’étude et de conservation, Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération française de coopération entre bibliothèques, pp.49-63, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.200-201, 2008</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Il bel sito di Napoli’ : fonti letterarie e iconografiche dal regno aragonese al viceregno spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descrittione dei luoghi antichi di Napoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUEN, pp.33-92, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.295-390, 2007</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Alvino e la ricostruzione della facciata del Duomo di Amalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il bianco e il verde : architettura policroma fra storia e restauro : atti del convegno Firenze, 13-15 giugno 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alinea, pp.99-111, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Harvey Miller, pp.245-254, 2007</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corali e minii per Santa Maria di Monteoliveto, I corali olivetani della biblioteca nazionale di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miniatura napoletana del ’400 e ’600</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elio de Rosa, pp.33-57 et 179-191, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5096 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366257v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04366258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Notes]</w:t>
               </w:r>
@@ -16260,51 +16260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A749FA7"/>
+    <w:nsid w:val="8739769D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16491,51 +16491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Toscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.jr.2.300175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-WD192ZG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spinosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04036047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Bitouz&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04308325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blasselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04006688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Degout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Calame-Levert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04006672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Racine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#8217; Achille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iacobini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desachy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lemerle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauwels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Brandi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Basile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cordaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caracciolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04336823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valcanover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Quiec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04407713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366151v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Toniolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;ant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mocciola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04380862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04380863v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366186v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366181v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366198v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108190v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuvoloni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176098v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007325v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laffitte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366218v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366229v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366228v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366252v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366248v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366245v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366247v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366238v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366241v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366237v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366256v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366257v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366261v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Campanelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Toscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.jr.2.300175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-WD192ZG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spinosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04036047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Bitouz&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04308325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blasselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Degout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04006688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Calame-Levert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04006672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#8217; Achille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iacobini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desachy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lemerle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauwels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Brandi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Basile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cordaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caracciolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04336823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valcanover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Quiec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04407713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366151v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Toniolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;ant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mocciola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04380862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04380863v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366183v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366186v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366181v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366198v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuvoloni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007325v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laffitte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366218v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366228v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366232v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366252v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366248v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366239v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366233v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366246v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366238v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366241v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366237v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366256v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366258v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366261v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Campanelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>