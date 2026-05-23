--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -351,450 +351,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sulle tracce di Mattia Preti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista storica calabrese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XL (supplemento speciale), p. 111-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tels qu’en eux même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Figaro Hors-Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Léonard de Vinci : le mystère et la grâce, p. 68-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (20), p. 70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.3675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Murat et la Dormeuse de Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Musée Ingres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, p. 24-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, p. 24-35</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archeologo, il pittore e lo scrittore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arte medievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IV (VIII), p. 37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Libro d’Ore miniato da Leonardo da Besozzo per Alfonso il Magnanimo (Vienne, Österreichische Nationalbibliothek, Cod. 1886)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di storia della miniatura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, p. 106-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014641v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04014645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archeologo, il pittore e lo scrittore. Aubin-Louis Millin, Franz Ludwig Catel e Astolphe de Custine nel Regno di Napoli</w:t>
               </w:r>
@@ -2897,177 +2897,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À travers la Calabre napoléonienne / journal d'Aubin-Louis Millin ; dessins de Franz Ludwig Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Bitouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Passage; BnF Éditions, 2021, 978-2-7177-2877-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'archéologue, le peintre et l'écrivain : Millin, Catel et Custine au royaume de Naples en 1812 : [exposition, Châtenay-Malabry, Maison de Chateaubriand, 18 septembre 2021-19 décembre 2021, organisée par la Maison de Chateaubriand et la Bibliothèque nationale de France]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Degout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lienart éditions, 2021, 978-2-35906-357-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Degout</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04013414v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04006688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël et la gravure : [exposition, Musée des beaux-arts de Tours, 8 octobre 2020-11 janvier 2021]</w:t>
               </w:r>
@@ -4926,1975 +4926,2182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin, un archéologue dans l’Italie napoléonienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologue, le peintre et l'écrivain : Millin, Catel et Custine au royaume de Naples en 1812 : [exposition, Châtenay-Malabry, Maison de Chateaubriand, 18 septembre 2021-19 décembre 2021] / sous la direction de Bernard Degout et Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart éditions, p. 25-29, 2021, 978-2-35906-357-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le peintre, l’écrivain et l’archéologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologue, le peintre et l'écrivain : Millin, Catel et Custine au royaume de Naples en 1812 : [exposition, Châtenay-Malabry, Maison de Chateaubriand, 18 septembre 2021-19 décembre 2021] / sous la direction de Bernard Degout et Gennaro Toscano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lienart éditions, p. 35-65, 2021, 978-2-35906-357-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lienart éditions, p. 25-29, 2021, 978-2-35906-357-8</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin et l’art de l’enluminure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle en lumière : redécouverte et revalorisation de l'enluminure médiévale en France au temps du livre industriel / dossier édité par Marie Jacob, avec la collaboration de Chrystèle Blondeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 69-87, 2021, 978-2-600-06321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologue, le peintre et le poète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À travers la Calabre napoléonienne : journal d'Aubin-Louis Millin ; dessins de Franz Ludwig Catel / sous la direction de Corinne Le Bitouzé et Gennaro Toscano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BnF Éditions; Le Passage, p. 15-59, 2021, 978-2-7177-2877-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Droz, p. 69-87, 2021, 978-2-600-06321-0</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël est-il Français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raphaël et la gravure : [exposition, Musée des beaux-arts de Tours, 8 octobre 2020-11 janvier 2021] / sous la direction de Gennaro Toscano, Caroline Vrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 12-25, 2020, 978-2-35340-327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Biblioteca dei re d’Aragona come instrumentum regni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Corona d'Aragona e l'Italia : atti del XX Congresso di storia della Corona d'Aragona Roma-Napoli, 4-8 ottobre 2017 / a cura di G. D'Agostino, S. Fodale, M. Miglio, A.M. Oliva, D. Passerini, F. Senatore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 2, p. 543-569, 2020, 978-88-314-4506-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 12-25, 2020, 978-2-35340-327-1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à Amalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un bretteur au service du patrimoine : mélanges en l'honneur de Jean-Michel Leniaud / sous la direction de Florence Descamps, Frédéric Chappey, Philippe Plagnieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 497-506, 2020, 978-2-36222-014-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, p. 497-506, 2020, 978-2-36222-014-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebell, un paysagiste autrichien au service de Caroline Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes et écrivains sous le Premier et le Second Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPM-Lettrage, 2020, 978-2-37999-062-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Napoli alla Loira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Vicente Ferrer, mensajero del Evangelio. Ayer y hoy, actes du colloque international sous la direction de A. Esponera et M. Navarro, Valencia, Facultad de Téologia San Vicente Ferrer, Valencia, 4-6 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 215-243, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rebell, un paysagiste autrichien au service de Caroline Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artistes et écrivains sous le Premier et le Second Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPM-Lettrage, 2020, 978-2-37999-062-5</w:t>
+              <w:t xml:space="preserve">Artistes et écrivains sous le Premier et le Second Empire ; Actes du colloque qui s'est tenu le 30 novembre 2019 à l'initiative de la Mairie de Rueil-Malmaison / sous la direction de Jacques-Olivier Boudon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions SPM, p. 33-54, 2020, 978-2-37999-062-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 215-243, 2020</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1519, la mort de Léonard : naissance d'un mythe : [exposition, Amboise, Château royal d'Amboise, 2 mai - 2 septembre 2019] ; [organisée par le Château royal d'Amboise et la Bibliothèque nationale de France] / sous la direction de Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 43-63, 2019, 978-2-35340-296-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions SPM, p. 33-54, 2020, 978-2-37999-062-5</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de Mattia Preti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli amici per Nicola Spinosa / a cura di Francesca Baldassarri, Maia Confalone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugo Bozzi Editore, p. 144-152, 2019, 978-88-7003-061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 43-63, 2019, 978-2-35340-296-0</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un omaggio di Sannazaro a Ferrante, duca di Calabria. Il De partu Virginis della Bibliothèque nationale de France (Vélins 567)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Di qui Spagna et Italia han mostro chiaro l'onor" : estudios dedicados a Tobia R. Toscano sobre Nápoles en tiempos de Garcilaso / a cura di Eugenia Fosalba, Gáldrick de la Torre Ávalos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat autònoma de Barcelona, p. 123-141, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ugo Bozzi Editore, p. 144-152, 2019, 978-88-7003-061-7</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de Mattia Preti. Aubin-Louis Millin à Taverna (juillet 1812)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli amici per Nicola Spinosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugo Bozzi editore, pp.144-152, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universitat autònoma de Barcelona, p. 123-141, 2019</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingres, Carolina e Gioacchino Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Auguste-Dominique Ingres e la vita artistica al tempo di Napoleone : [mostra, Milano, Palazzo Reale, 12 marzo-23 giugno 2019] / a cura di Stéphane Guégan, Florence Viguier-Dutheil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, p. 175-197, 2019, 978-88-317-8673-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marsilio, p. 175-197, 2019, 978-88-317-8673-7</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages antiques de la Cathédrale de Salerne d’après les notes d’Aubin-Louis Millin et les dessins de Franz Ludwigg Catel (mai 1812)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingenita curiositas : studi sull'Italia medievale per Giovanni Vitolo / a cura di Bruno Figliuolo, Rosalba Di Meglio, Antonella Ambrosio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laveglia &amp; Carlone, Tome 2 p. 931-949, 2018, 978-88-86854-68-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ugo Bozzi editore, pp.144-152, 2019</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages antiques de la cathédrale de Salerne d’après les notes d’A.-L. Millin et les dessins de F.-L. Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingenia curiositas. Studi sull’Italia medievale per Giovanni Vitolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Lavegliacarlone, pp.[931]-949, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laveglia &amp; Carlone, Tome 2 p. 931-949, 2018, 978-88-86854-68-9</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Murat e l’archeologia nel Regno di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re Gioacchino Murat urbanista innovatore : atti 2° convegno internazionale su Murat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 136-172, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2, Lavegliacarlone, pp.[931]-949, 2018</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Salteri di Alfonso V d’Aragona e Diomede Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibbia : immagini e scrittura nella Biblioteca apostolica vaticana / a cura di Ambrogio M. Piazzoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaca book, p. 271-277, 2017, 978-88-16-60547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 136-172, 2018</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Naples à Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Renaissance en Normandie : le cardinal Georges d'Amboise bibliophile et mécène / sous la direction de Florence Calame-Levert, Maxence Hermant et Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 139-189, 2017, 978-2-35340-261-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jaca book, p. 271-277, 2017, 978-88-16-60547-3</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin et la Calabre médiévale : les monuments funéraires de Mileto, Tropea et Gerace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Survivals, revivals, rinascenze. Studi in onore di Serena Romano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.217-231, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gourcuff Gradenigo, p. 139-189, 2017, 978-2-35340-261-8</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin et la Calabre médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Survivals, revivals, rinascenze : studi in onore di Serena Romano / a cura di Nicolas Bock, Ivan Foletti et Michele Tomasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, p. 217-231, 2017, 978-88-6728-781-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.217-231, 2017</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame Vigée Le Brun et Caroline Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versailles, une passion : album amicorum présenté à Béatrix Saule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Château de Versailles, p. 204-205, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Viella, p. 217-231, 2017, 978-88-6728-781-9</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de Léonard. Un épisode de l’histoire de France de Ménageot à Ingres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardo in Francia : il maestro e gli allievi 500 anni dopo la traversata delle Alpi = Léonard en France : le maître et ses élèves 500 ans après la traversée des Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.188-235, 364-369, 2016, 978-2-37074-046-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Château de Versailles, p. 204-205, 2017</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Maler und der Archäologe. Franz Ludwig Catel und Aubin-Louis Millin im Königreich Neapel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Franz Ludwig Catel : Italienbilder der Romantik : [Ausstellung, Hamburg, Hamburger Kunsthalle, 16. Oktober 2015 bis 31. Januar 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imhof, pp.50-65, 218-235, 441-442, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Skira, pp.188-235, 364-369, 2016, 978-2-37074-046-5</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des primitifs à Naples du XVIIIe siècle à la domination française (1806-1815) et l’expérience d’Aubin-Louis Millin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Collection Cacault. Italie-Nantes, 1810-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Imhof, pp.50-65, 218-235, 441-442, 2016</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codici di lusso per Alfonso il Magnanimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval charm : Illuminated Manuscripts for Royal, Aristocratic and Ecclesiastical Patronage / Edited by Florence Brazès-Moly and Francesca Marini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TDO Editions, p. 190-236, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INHA, 2016</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granet et Catel entre Rome et l’Italie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uno sguardo verso Nord. Scritti in onore di Caterina Limentani Virdis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Poligrafo casa editrice, pp.427-435, 2016, 978-88-7115-916-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, TDO Editions, p. 190-236, 2016</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école napolitaine de peinture et les voyageurs français aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart : Musée Fabre, pp.34-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Il Poligrafo casa editrice, pp.427-435, 2016, 978-88-7115-916-4</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“De l’amitié”, et notices des oeuvres de François-Marius Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la route d’Italie : peindre la nature d’Hubert Robert à Corot : le goût d’un collectionneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourcuff-Gradenigo, pp.14-23, 108-127, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart; Musée Fabre, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuscrits de la Renaissance italienne : modèle et sources d’inspiration pour les enlumineurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6910,8225 +7117,8018 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et l’Europe autour de 1500 : croisements et échanges artistiques : actes du colloque, 9, 10 et 11 décembre 2010, [tenu à Paris, Grand Palais]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École du Louvre, pp.107-128, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’école napolitaine de peinture et les voyageurs français aux XVIIe et XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lienart : Musée Fabre, pp.34-37, 2015</w:t>
+              <w:t xml:space="preserve">, Liénart; Musée Fabre, pp.226-229, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gourcuff-Gradenigo, pp.14-23, 108-127, 2015</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scipione Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart; Musée Fabre, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Carlo Coppola</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviano Codazzi et Domenico Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lienart; Musée Fabre, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Scipione Compagno</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Baratta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge d’or de la peinture à Naples : de Ribera à Giordano : [exposition, Montpellier, Musée Fabre, 20 juin-11 octobre 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liénart; Musée Fabre, 2015</w:t>
+              <w:t xml:space="preserve">, Lienart : Musée Fabre, pp.178-181, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liénart; Musée Fabre, pp.226-229, 2015</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 mai 1812. Catel, Custine et Millin à Amalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia dell’arte come impegno civile. Scritti in onore di Marisa Dalai Emiliani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campisano Editore, pp.357-363, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lienart; Musée Fabre, 2015</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mottez et les primitifs italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lille simplement : Bulletin de l’Association des Amis de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Mottez, un peintre lillois aux multiples facettes : actes du colloque du 5 avril 2013, Les Amis de Lille, pp.93-116, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lienart : Musée Fabre, pp.178-181, 2015</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reception du Pérugin en France : des collections royales au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pérugin : maître de Raphaël : exposition, Musée Jacquemart-André, du 12 septembre 2014 au 19 janvier 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Culturespaces; Fonds Mercator, pp.58-65, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campisano Editore, pp.357-363, 2014</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naples et la cour de Bourgogne à l’époque des rois d’Aragon (1442-1495)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cour de Bourgogne et l’Europe : le rayonnement et les limites d’un modèle culturel : actes du colloque international tenu à Paris les 9, 10 et 11 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Thorbecke, pp.559-579, 2013, 978-3-7995-7464-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Victor Mottez, un peintre lillois aux multiples facettes : actes du colloque du 5 avril 2013, Les Amis de Lille, pp.93-116, 2014</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheda I.10 Eusebio di Cesarea, Chronici canones (lat.), British Library, ms. Royal 14 C III,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Toniolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pietro Bembo e l’invenzione del Rinascimento. Catalogo della mostra, Padova, Palazzo del Monte di Pietà, 2 febbraio-19 maggio 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, pp.85, 104-105, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Culturespaces; Fonds Mercator, pp.58-65, 2014</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Passio Mauricii da Venezia a Parigi : antichi possessori e inedite copie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miniatura. Lo sguardo e la parola. Studi in onore di Giordana Mariani Canova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana editoriale, pp.249-256, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J. Thorbecke, pp.559-579, 2013, 978-3-7995-7464-8</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella di Chiaromonte (1424-1465), reine de Naples et sa commande à Colantonio du Retable de saint Vincent Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes de pouvoir, femmes politiques durant les derniers siècles du Moyen âge et au cours de la première Renaissance : [colloque international, Lille et Bruxelles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.585-599, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Scheda I.10 Eusebio di Cesarea, Chronici canones (lat.), British Library, ms. Royal 14 C III,</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 1812 : Aubin-Louis Millin et Franz Ludwig Catel à Paestum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Album amicorum : oeuvres choisies pour Arnauld Brejon de Lavergnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.182-183, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lion de Saint-Marc est brisé : Millin et Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggi e coscienza patrimoniale : Aubin-Louis Millin (1759 - 1818) : tra Francia e Italia : [Actes du congrès Voyages et conscience patrimoniale. Aubin-Louis Millin, organisé par l’Institut National du Patrimoine les 27 et 28 novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campisano, pp.457-496, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millin et l’école napolitaine de peinture et de sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggi e coscienza patrimoniale : Aubin-Louis Millin (1759 - 1818) : tra Francia e Italia : [Actes du congrès Voyages et conscience patrimoniale. Aubin-Louis Millin, organisé par l’Institut National du Patrimoine les 27 et 28 novembre 2008]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campisano, pp.387-412, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Melozzo da Forlì : l’umana bellezza tra Piero della Francesca e Raffaello : [mostra, Forlì, Musei San Domenico, 29 gennaio - 12 giugno 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.250-267, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare da Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enluminures du Louvre : Moyen âge et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardo Rapicano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mocciola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enluminures du Louvre : Moyen âge et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Louis Millin, Filippo Marsigli e la riscoperta di Leonardo da Besozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cappella Caracciolo del Sole a San Giovanni a Carbonara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaca Book, pp.XVII-XXIV, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Vercelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mocciola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enluminures du Louvre : Moyen âge et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo spazio dell’Antico. Pagine dipinte a Roma al tempo di Melozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Melozzo da Forlì : l’umana bellezza tra Piero della Francesca e Raffaello : [mostra, Forlì, Musei San Domenico, 29 gennaio - 12 giugno 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.53-63, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cardinal Jean Jouffroy ou l’introduction du livre italien de la Renaissance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de la Renaissance italienne : les manuscrits enluminés de Jean Jouffroy, cardinal d’Albi, 1412-1473 : [exposition, Albi, Médiathèque d’agglomération Pierre-Amalric, 15 septembre-31 décembre 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana ed., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El simulacro et retracto de sua divina immagine. Scambi di doni tra Costanza d’Avalos e Isabella d’Este</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La donna nel Rinascimento meridionale : atti del convegno internazionale, Roma, 11-13 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Serra, pp.287-310, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des manuscrits pour un roi : à propos du Ptolémée et du Strabon destinés à René d’Anjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de la Renaissance italienne : les manuscrits enluminés de Jean Jouffroy, cardinal d’Albi, 1412-1473 : [exposition, Albi, Médiathèque d’agglomération Pierre-Amalric, 15 septembre-31 décembre 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana ed., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biblioteche dei sovrani aragonesi di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principi e signori : le biblioteche nella seconda metà del Quattrocento : atti del convegno di Urbino, 5-6 giugno 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia Raffaello, pp.163-216, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrare Omero nell’Italia del Quattrocento: Sanvito, Rhosos et Gaspare da Padova nell’Iliade vaticana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Come nasce un manoscritto miniato : scriptoria, tecniche, modelli e materiali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cosimo Panini, 63-80, pl. 9-31, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le immagini dei sovrani. Ritratti di Alfonso il Magnanimo e di Ferrante d’Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscrits il·luminats : l’escenografia del poder durant els segles baixmedievals : I cicle international de conferències d’història de l’art celebrat a Lleida els dies 24 i 25 de novembre de 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pàges, pp.13-41, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare da Padova e la diffusione del linguaggio mantegnesco tra Roma e Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna : impronta del genio : convegno internazionale di studi : Padova, Verona, Mantova, 8-10 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.S. Olschki, pp.363-396, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jouffroy et la bibliothèque de Saint-Denis, in M. Desachy, G. Toscano [eds.], Le goût de la Renaissance italienne. Les manuscrits du cardinal Jean Jouffroy. Catalogue d'exposition. Mairie d'Albi, 2010, p. 71-96.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Nebbiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de la Renaissance italienne. Les manuscrits du cardinal Jean Jouffroy. Catalogue d'exposition. Mairie d'Albi, 2010, p. 71-96.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana editoriale, pp.71-96, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01011247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More graeco, more latino&amp;quot; : Gaspare da Padova e la miniatura all’antica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna e Roma : l’artista davanti all’antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulzoni, pp.125-190, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La miniatura “all’antica” tra Roma e Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura in Italia. 2, Dal tardogotico al manierismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.426-435, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biblioteca napoletana dei re d’Aragona da De Marinis ad oggi : novità e prospettive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblioteche nel regno fra Tre e Cinquecento : atti del convegno di studi, Bari, 6 - 7 febbraio 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pensa, pp.29-64, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cardinal Georges d’Amboise (1460-1510), collectionneur et bibliophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cardinaux de la Renaissance et la modernité artistique : [actes du colloque organisé à Tours, 2-4 juin 2005]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHIS, Institut de recherches historiques du Septentrion; CEGES, Centre de gestion de l’édition scientifique, Université Charles-de-Gaulle-Lille 3, pp.51-88, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La minatura in Italia meridionale (da Alfonso a Ferrante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura in Italia. 2, Dal tardogotico al manierismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.445-457, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La miniatura in Italia meridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura in Italia. 2, Dal tardogotico al manierismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.305-309, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Age retrouvé. Millin et Ingres à la découverte de Naples angevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingres, un homme à part ? : entre carrière et mythe, la fabrique du personnage : actes du colloque, [Paris], École du Louvre [et Rome, Académie de France à Rome, Villa Médicis], 25-28 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre, pp.275-310, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libri umanistici e codici all’antica tra il Veneto, Roma e Napoli. Note su Andrea Contrario e Bartolomeo Sanvito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Società, cultura e vita religiosa in età moderna : studi in onore di Romeo De Maio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro di studi sorani Vincenzo Patriarca, pp.497-526, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La miniatura in Lombardia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura in Italia. 2, Dal tardogotico al manierismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.252-274, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du retable de saint Vincent Ferrier peint par Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il più dolce lavorare che sia : mélanges en l’honneur de Mauro Natale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.409-417, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Biblioteca dei Alfonso il Magnnaimo in Castel Nuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfons el Magnànim : de València a Nàpols : [Actes del congrés del 550 aniversari de la mort d’Alfons el Magnànim, 1394-1458]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institució Alfons el Magnànim, Diputació de València, pp.345-376, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Sanvito et Lauro Padovano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna, 1431-1506 : [exposition, Paris, Musée du Louvre, 26 septembre 2008-5 janvier 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.136-138, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare da Padova, Marco Zoppo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna, 1431-1506 : [exposition, Paris, Musée du Louvre, 26 septembre 2008-5 janvier 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.375-378, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da lui cominciò ad rinovarsi la antiquità : per la fortuna di Andrea Mantegna a Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Napoli è tutto il mondo" : Neapolitan art and culture from Humanism to the Enlightenment : international conference, Rome, June 19-21, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Serra, pp.79-97, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’oro, d’argento e di porpora. Codici miniati del Rinascimento padovano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storie di artisti, storie di libri : l’editore che inseguiva la bellezza : scritti in onore di Franco Cosimo Panini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donzelli, 377-395, planches 232-338, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Sanvito et Gaspare da Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna, 1431-1506 : [exposition, Paris, Musée du Louvre, 26 septembre 2008-5 janvier 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.200-201, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres et lectures de deux princesses de la cour aragonaise de Naples: Isabella de Chiaromonte et Ippolita Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livres et lectures de femmes en Europe entre Moyen Age et Renaissance : [Colloque international tenu à l’Université de Lille 3, les 24, 25 et 26 mai 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.295-390, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Majorana e la miniatura all’antica: a proposito di qualche manoscritto conservato a Cambridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge Illuminations : the conference papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harvey Miller, pp.245-254, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et tableaux troubadour dans les collections de Caroline Murat, reine de Naples (1808-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Baptiste Wicar et son temps, 1762-1834</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.269-309, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Nardo Rapicano enlumineur: le Missel d’Alfonso Strozzi de la bibliothèque universitaire de Leipzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la peinture était dans les livres : mélanges en l’honneur de François Avril à l’occasion de la remise du titre de Docteur Honoris causa de la Freie Universität Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols; Bibliothèque nationale de France, pp.352-365, 2007, 978-2-7177-2404-2 (BnF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso el Magnánimo y el Norte. Obras flamencas en las coleccionnes reales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la búsqueda del Toison de oro : la Europa de los príncipes : la Europa de las ciudades : [exposición], Valencia, Almudín, Museo de la ciudad, 23 de marzo al 30 de junio de 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generalitat Valenciana, pp.347-363, 2007, 978-84-482-4563-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicerone, Pseudo Cicerone&amp;quot;; &amp;quot;Strabone&amp;quot;; &amp;quot;Vita e passione di San Maurizio&amp;quot;, notices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna e Padova 1445-1460, catalogue de l'exposition sous la direction de D. Banzato, A. De Nicolò Salmazo et A. M. Spiazzi, Padoue, 16 septembre 2006-14 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 188-189 ; 204-207 ; 224-227, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Sanvito e Gaspare da Padova, familiares et continui commensales di Francesco Gonzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna e i Gonzaga : Rinascimento nel Castello di San Giorgio : [exposition tenue à Mantoue au Musée du Palais ducal du 16 septembre 2006 au 14 janvier 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.103-111, 2006, 88-370-4605-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notice III.17]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuvoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna e i Gonzaga : Rinascimento nel Castello di San Giorgio : [exposition tenue à Mantoue au Musée du Palais ducal du 16 septembre 2006 au 14 janvier 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.246-247, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicerone, Pseudo Cicerone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna e Padova : 1445-1460 : [Padova, Musei civici agli Eremitani, 16 settembre 2006-14 gennaio 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.188-189, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per l’attività giovanile di Girolamo da Cremona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Toniolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pietro Bembo e l’invenzione del Rinascimento. Catalogo della mostra, Padova, Palazzo del Monte di Pietà, 2 febbraio-19 maggio 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marsilio, pp.85, 104-105, 2013</w:t>
+              <w:t xml:space="preserve">Tributes to Jonathan J. G. Alexander : the making and meaning of illuminated medieval &amp; Renaissance manuscripts, art &amp; architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Miller, pp.111-124, 2006, 1-872501-47-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.585-599, 2012</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso il Magnanimo (1396-1458), un re bibliofilo tra cultura tardogotica e umanesimo latino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La divina commedia di Alfonso d’Aragona re di Napoli. Commentario al codice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. C. Panini, pp.11-60, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana editoriale, pp.249-256, 2012</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per la fortuna di Mantegna in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantegna e le Arti a Verona 1450-1500, catalogue de l'exposition sous la direction de S. Marinelli et P. Marini, Verona, 16 septembre 2006-14 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, pp.94-103, 2006, 88-317-9020-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.182-183, 2012</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris-Venise 1857-1860 : Delaunay, Henner, Moreau et le primitifs vénitiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Venise en France : du romantisme au symbolisme : actes des Journées d’étude Paris-Venise, École du Louvre, 10 et 11 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre, pp.183-211, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campisano, pp.457-496, 2012</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notice III.20-22]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuvoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iacobini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna e i Gonzaga : Rinascimento nel Castello di San Giorgio : [exposition tenue à Mantoue au Musée du Palais ducal du 16 septembre 2006 au 14 janvier 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.252-259, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campisano, pp.387-412, 2012</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittori francesi a Napoli durante il regno di Carolina e Gioacchino Murat (1808-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canova : la cultura figurativa e letteraria dei grandi centri italiani. 2. Milano, Firenze, Napoli, IV Settimana di Studi Canoviani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 361-386, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Sanvito e Gaspare da Padova, familiares et continuii commensales di Francesco Gonzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrea Mantegna e i Gonzaga. Rinascimento nel castello di San Giorgio, sous la direction de F. Trevisani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 103-111, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per l'attività giovanile di Girolamo da Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">études réunies par Susan L'Engle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tributes to Jonathan J. G. Alexander</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Londres, Ashgate, p. 111-124, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manoscritto abruzzese a Chantilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Abruzzo in età angioina : arte di frontiera tra Medioevo e Rinascimento : atti del convegno internazionale di studi, Chieti, Campus universitario, 1-2 aprile 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.211-223, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles : Matteo Felice, Leonardo da Besozzo, Maestro di Isabella di Chiromonter, Maestro di Santa Marta, Cristoforo Majorana, Cola et Nardo Rapicano.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario biografico dei miniatori italiani.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles : Felice, Matteo ; Francesco da Tolentino.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulrich Thieme, Felix Becker, Hans Vollmer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allgemeines Lexikon der Bildenden Künstler von der Antike bis zur Gegenwart.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opere fiamminghe nelle collezioni di Alfonso il Magnanimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le carte aragonesi : atti del Convegno, Ravello, 3-4 ottobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituti editoriali e poligrafici internazionali, pp.165-189, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoins d’Italie : manuscrits enluminés de la Renaissance italienne dans les collections françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’Italie à Chambord, François Ier : la chevauchée des princes français : [exposition, Château de Chambord, 7 juillet-7 octobre 2004]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la chasse &amp; de la nature; Somogy, pp.122-135, 2004, 2-85056-752-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bellini et la France (XVIe – XXe siècle). Les aléas d’une reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da Bellini a Veronese : temi di arte veneta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto veneto di scienze, lettere ed arti, pp.197-249, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maestro di Isabella di Chiaromonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario biografico dei miniatori italiani : secoli IX-XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvestre Bonnard, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoins d'Italie : manuscrits enluminés de la Renaissance italienne dans les collections françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Arminjon, D. Lavalle, M. Chatenet et C. d'Anthenaise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'Italie à Chambord. François Ier et la chevauchée des princes français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.122-135, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art à Naples et en Italie méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italie du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette, pp.92-114, 2004, 2-01-243673-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canaletto, peintre de vedute, et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la route de Venise : Jules-Romain Joyant, 1803-1854 : les voyages en Italie du Canaletto français : [exposition, L’Isle-Adam, Musée d’art et d’histoire Louis Senlecq, 6 avril-28 septembre 2003]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’art et d’histoire Louis-Senlecq; Somogy, pp.23-41, 2003, 2-85056-629-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard de Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrations nationales 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture, Direction des archives de France, Délégation aux célébrations nationales, pp.72-75, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de la Bibliothèque royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Bibliothèque nationale de France / sous la direction de Bruno Blasselle et Gennaro Toscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, p. 51-63, 2002, 978-2-7177-2897-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices n° 177, 183, 184, 214]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des Anjou : aventure des princes angevins du XIIIe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy éd. d’art, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoles y el Mediterraneo : relaciones entre miniatura y pintura en la transicion de la casa de Anjou a la casa de Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Renacimiento Mediterráneo. Viajes de artistas e itinerarios de obras entre Italia, Francia y España en el siglo XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo de Bellas Artes; Fundación Colección Thyssen-Bornemisza, pp.79-99, 2001, 84-88474-77-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture et l’enluminure à Naples de Jeanne II à René d’Anjou : les commandes royales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des Anjou : aventure des princes angevins du XIIIe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy éd. d’art, 2001, 2-85056-465-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Notices]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Toscano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Silvana, pp.250-267, 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Renacimiento Mediterráneo. Viajes de artistas e itinerarios de obras entre Italia, Francia y España en el siglo XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo de Bellas Artes; Fundación Colección Thyssen-Bornemisza, pp.323-331, 340-344, 353-356, 401-409, 530-533, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de l’humanisme florentin sur les manuscrits d’auteurs classiques de la librairie d’Alphonse d’Aragon, roi de Naples (1442-1458)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance italienne : images et relectures : mélanges à la mémoire de Françoise Glénisson-Delannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI, Culture et société dans les lettres italiennes, pp.25-41, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestro dei Gherarducci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enluminures italiennes : chefs-d’oeuvre du Musée Condé : [exposition, Chantilly, Musée Condé, 27 septembre 2000-1er janvier 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy; Musée Condé, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jaca Book, pp.XVII-XXIV, 2011</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolaamo da Cremoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enluminures italiennes : chefs-d’oeuvre du Musée Condé : [exposition, Chantilly, Musée Condé, 27 septembre 2000-1er janvier 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy; Musée Condé, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Louvre éd., 2011</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola da Guardiagrele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enluminures italiennes : chefs-d’oeuvre du Musée Condé : [exposition, Chantilly, Musée Condé, 27 septembre 2000-1er janvier 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy; Musée Condé, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana, pp.53-63, 2011</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniatori tra Roma e Napoli all’epoca di Sisto IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sisto IV: le arti a Roma nel primo Rinascimento : atti del Convegno internazionale di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Culturale Shakespeare and Company 2, pp.249-287, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana ed., 2010</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Amidei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enluminures italiennes : chefs-d’oeuvre du Musée Condé : [exposition, Chantilly, Musée Condé, 27 septembre 2000-1er janvier 2001]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy; Musée Condé, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Accademia Raffaello, pp.163-216, 2010</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo da Besozzo à Naples : un peintre du Gothique tardif à l’époque des derniers rois de la dynastie angevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre, lumière, couleur : études d’histoire de l’art du Moyen âge en l’honneur d’Anne Prache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Paris-Sorbonne, pp.113-124, 1999, 2-84050-135-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana ed., 2010</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La librairie du château de Gaillon : les manuscrits enluminés d’origine italienne acquis par le cardinal Georges d’Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Léonard de Vinci entre France et Italie, "miroir profond et sombre" : actes du colloque international de l’Université de Caen, [Laboratoire d’études italiennes, ibériques et ibéro-américaines], 3-4 octobre 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.275-290, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Serra, pp.287-310, 2010</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices numéro 121-123, 125, 128-134]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura a Padova dal Medioevo al Settecento : [Padova, Palazzo della Ragione, Palazzo del Monte Rovigo, Accademia dei Concordi, 21 marzo-27 giugno 1999]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cosimo Panini, pp.523-531, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Franco Cosimo Panini, 63-80, pl. 9-31, 2010</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres de dévotion et livres humanistes : le rapport texte-image dans les manuscrits de la librairie des rois d’Aragon à Naples (1442-1495)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre illustré italien au XVIe siècle : texte-image : actes du colloque organisé par le Centre de recherche Culture et société en Italie aux XVe, XVIe et XVIIe siècles de l’Université de la Sorbonne nouvelle, 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck; Publications de la Sorbonne nouvelle, pp.11-37, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pàges, pp.13-41, 2010</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare da Padova e la diffusione della miniatura ‘all’antica’ tra Roma e Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La miniatura a Padova dal Medioevo al Settecento : [Padova, Palazzo della Ragione, Palazzo del Monte Rovigo, Accademia dei Concordi, 21 marzo-27 giugno 1999]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cosimo Panini, pp.305-329, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L.S. Olschki, pp.363-396, 2010</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la gloire de Ferdinand d’Aragon, roi de Naples : le De Majestate de Iuniano Maio, ms it. 1711 de la Bibliothèque Nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’illustration : essais d’iconographie : actes du séminaire CNRS, GDR 712, Paris, 1993-1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck, pp.125-144, 1999, 2-252-03233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Bulzoni, pp.125-190, 2010</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Gaule est le prince des peintres de notre époque : Jean van Eyck dans la littérature artistique italienne de Facio à Vasari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Flandres et la culture espagnole et italienne aux XVIe et XVIIe siècles : [colloque, mars 1997]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 3, pp.181-198, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Silvana editoriale, pp.71-96, 2010</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits de la librairie des rois d’Aragon de Naples saisis par Charles VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passer les monts : Français en Italie, l’Italie en France : 1494-1525 : Xe colloque de la Société française d’étude du seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion; Cadmo, pp.345-360, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.445-457, 2009</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de cour : Alphonse le Magnanime et ses humanistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Jacqueline Brunet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales littéraires de l’Université de Franche-Comté; diff. les Belles lettres, pp.341-348, 1997, 2-251-60634-3 (vol. 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.305-309, 2009</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovan Battista Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.426-435, 2009</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Majorana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pensa, pp.29-64, 2009</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Tamagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRHIS, Institut de recherches historiques du Septentrion; CEGES, Centre de gestion de l’édition scientifique, Université Charles-de-Gaulle-Lille 3, pp.51-88, 2009</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École du Louvre, pp.275-310, 2009</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovan Francesco Penni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centro di studi sorani Vincenzo Patriarca, pp.497-526, 2009</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Angelo Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvana, pp.409-417, 2009</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices n° 7, 74, 75, 76, 80]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pisanello : le peintre aux sept vertus : [exposition], Paris, Musée du Louvre, 6 mai-5 août 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des musées nationaux, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni scientifiche italiane; Biblioteca Apostolica Vaticana, pp.252-274, 2009</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scultura a Nola dagli Orsini agli Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nola e il suo territorio dalla fine del Medioevo al XVII secolo. Momenti di storia culturale e artistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ager Nolanus, pp.85-105, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institució Alfons el Magnànim, Diputació de València, pp.345-376, 2009</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberio d’Assisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.136-138, 2008</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Notices sur les manuscrits numéros 166, 467, 734, 442, 440]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblioteca Trivulziana, Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nardini, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.375-378, 2008</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palmezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Serra, pp.79-97, 2008</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Et Pérusin, qui si bien couleurs mesle’ : à propos de la fortune du Pérugin en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Vierge à l’Enfant entre saint Jérôme et saint Augustin", Le Pérugin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. de Gourcuff, pp.13-21, 38-39, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Donzelli, 377-395, planches 232-338, 2008</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécènes et artistes du livre dans l’Italie du Quattrocento : manuscrits enluminés provenant de Naples dans les collections des Granvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Granvelle et l’Italie au XVIe siècle : le mécénat d’une famille : actes du colloque international organisé par la Section d’italien de l’Université de Franche-Comté, Besançon, 2-4 octobre 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cêtre, pp.25-42, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan; Musée du Louvre éd., pp.200-201, 2008</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frammenti cinquecenteschi della cattedrale di Nola : Giovanni da Nola, Andrea da Salerno, Annibale Caccavello, Gerolamo d’Auria e Francesco Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nola e il suo territorio dalla fine del Medioevo al XVII secolo. Momenti di storia culturale e artistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ager Nolanus, pp.107-135, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.295-390, 2007</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Roviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Harvey Miller, pp.245-254, 2007</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Auria family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.269-309, 2007</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Paolo Agabiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Generalitat Valenciana, pp.347-363, 2007, 978-84-482-4563-4</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovan Filippo Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dictionary of Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacMillan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brepols; Bibliothèque nationale de France, pp.352-365, 2007, 978-2-7177-2404-2 (BnF)</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice, Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario Biografico degli Italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto della Enciclopedia Italiana, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Electa, pp.246-247, 2006</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faffeo, Cristoforo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario Biografico degli Italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto della Enciclopedia Italiana, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...4298 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366236v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04366237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodi di pittura cinquecentesca nella diocesi di Nola</w:t>
               </w:r>
@@ -16260,51 +16260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8739769D"/>
+    <w:nsid w:val="5F139AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16491,51 +16491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Toscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.jr.2.300175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-WD192ZG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spinosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04036047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Bitouz&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04308325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blasselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Degout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04006688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Calame-Levert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04006672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#8217; Achille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iacobini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desachy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lemerle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauwels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Brandi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Basile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cordaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caracciolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04336823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valcanover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Quiec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04407713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366151v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Toniolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;ant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mocciola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04380862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04380863v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366183v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366186v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366181v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366198v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuvoloni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007325v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laffitte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366218v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366228v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366232v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366252v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366248v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366239v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366233v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366246v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366238v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366241v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366237v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366256v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366258v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366261v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Campanelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Toscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.jr.2.300175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-WD192ZG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04369618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spinosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04036047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Bitouz&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04373279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04308325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blasselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04006688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Degout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Calame-Levert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04006672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#8217; Achille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iacobini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chastel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desachy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lemerle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauwels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Brandi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Basile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cordaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caracciolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04336823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valcanover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Quiec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04407713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04013537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366151v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Toniolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;ant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mocciola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04380862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04380863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366187v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366186v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366181v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366198v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108190v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176090v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuvoloni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04176098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007325v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04014533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laffitte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366218v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366217v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366229v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366228v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366232v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366252v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366248v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366247v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366238v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366241v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366237v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366256v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366258v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366261v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04366262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Campanelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04311820v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>