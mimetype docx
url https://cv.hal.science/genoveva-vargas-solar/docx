--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -1146,265 +1146,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation Operators for Large Scale Data Processing Programs in Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Batista de Souza Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Alejandro Musicante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t>
+              <w:t xml:space="preserve">CAISE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.482-497, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49435-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042302v1</w:t>
+                <w:t xml:space="preserve">hal-03002546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Operators for Large Scale Data Processing Programs in Spark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Batista de Souza Neto</w:t>
+                <w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+                <w:t xml:space="preserve">José L Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Alejandro Musicante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Alberto Ochoa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.482-497, 2020, </w:t>
+              <w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49435-3_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002546v1</w:t>
+                <w:t xml:space="preserve">hal-03042302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big continuous data: dealing with velocity by composing event streams</w:t>
               </w:r>
@@ -1981,252 +1981,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanidades digitais em tempos de crise: resistências, imaginários e formas de coconstrução</w:t>
+                <w:t xml:space="preserve">Diversity, Equity and Inclusion Activities in Database Conferences: A 2024 Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Josiowicz</w:t>
+                <w:t xml:space="preserve">Nelly Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genovena Vargas Solar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sourav S. Bhowmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratos Idreos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matraga - Revista do Programa de Pós-Graduação em Letras da UERJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12957/Matraga.2025.91568⟩</w:t>
+              <w:t xml:space="preserve">SIGMOD record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, SIGMOD Record Reports, 54 (3), pp.40-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3774303.3774315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378529v1</w:t>
+                <w:t xml:space="preserve">hal-05331741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, Equity and Inclusion Activities in Database Conferences: A 2024 Report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humanidades digitais em tempos de crise: resistências, imaginários e formas de coconstrução</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bonifati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Catania</w:t>
+                <w:t xml:space="preserve">Alejandra Josiowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratos Idreos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genovena Vargas Solar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, SIGMOD Record Reports, 54 (3), pp.40-43. </w:t>
+              <w:t xml:space="preserve">Matraga - Revista do Programa de Pós-Graduação em Letras da UERJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (65), pp.215-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3774303.3774315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12957/Matraga.2025.91568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331741v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Trust Management in the Data Economy: A Road Map</w:t>
               </w:r>
@@ -2359,51 +2359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Calibration of Quality of Life in Smart Megacities: A Case Study in LaCondesa, Mexico City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericka Judith Arias Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Amsterdamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (2), pp.38-42. </w:t>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M Vilches-Blázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Amsterdamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnath Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2991,64 +2991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSMUT-SPARK: Transformation Mutation for Apache Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Batista de Souza Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,551 +3353,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Level Formal Model for Big Data Processing Programs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JITA4DS: Disaggregated execution of Data Science Pipelines between the Edge and the Data Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin A Musicante</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sahil Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2021.102764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Web Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13052/jwe1540-9589.2111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494461v1</w:t>
+                <w:t xml:space="preserve">hal-03315931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JITA4DS: Disaggregated execution of Data Science Pipelines between the Edge and the Data Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Two-Level Formal Model for Big Data Processing Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Batista de Souza Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Md Sahil Hassan</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A Musicante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13052/jwe1540-9589.2111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2021.102764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315931v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic approach for measuring quality of life in &amp;quot;La Condesa&amp;quot; district in Mexico City</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial special issue on data analytics for engineering, science and society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerquitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Chiusano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.1093-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00607-020-00810-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009857v1</w:t>
+                <w:t xml:space="preserve">hal-03002556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing of web service compositions: a specification rewriting approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Musicante</w:t>
+                <w:t xml:space="preserve">A holistic approach for measuring quality of life in &amp;quot;La Condesa&amp;quot; district in Mexico City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Web and Grid Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie, Editions UGA, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002552v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial special issue on data analytics for engineering, science and society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-healing of web service compositions: a specification rewriting approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Souza Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Musicante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Chiusano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (5), pp.1093-1096. </w:t>
+              <w:t xml:space="preserve">International Journal of Web and Grid Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.172-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00607-020-00810-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJWGS.2020.107923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002556v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Detection: An Online Approach for DoS/DDoS Attack Detection Using Machine Learning</w:t>
               </w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A Musicante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,395 +4245,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rudomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J L Zechinelli-Martini</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Espinosa-Oviedo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t>
+              <w:t xml:space="preserve">Computación y sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583807v1</w:t>
+                <w:t xml:space="preserve">hal-01517161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
+                <w:t xml:space="preserve">J L Zechinelli-Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computación y sistemas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t>
+              <w:t xml:space="preserve">Data Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517172v1</w:t>
+                <w:t xml:space="preserve">hal-01583807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isaac Rudomin</w:t>
+                <w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rudomín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computación y sistemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517161v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Electoral Campaigns by Analysing Online Data</w:t>
               </w:r>
@@ -5093,273 +5093,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procesamiento de big data en Hadoop usando el repartition join</w:t>
+                <w:t xml:space="preserve">Towards a Quality of Service Based Complex Event Processing in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néstor Iván Escalante Fol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Flores Portilla</w:t>
+                <w:t xml:space="preserve">Orleant Epal Njamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marva Angélica Mora Lumbreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programación Matemática y Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.52 - 58</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Grids, Green Communications and IT Energy-aware Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584806v1</w:t>
+                <w:t xml:space="preserve">hal-01273676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Quality of Service Based Complex Event Processing in Smart Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procesamiento de big data en Hadoop usando el repartition join</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Iván Escalante Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Flores Portilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rocío Sánchez Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orleant Epal Njamen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+                <w:t xml:space="preserve">Marva Angélica Mora Lumbreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Grids, Green Communications and IT Energy-aware Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Programación Matemática y Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.52 - 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273676v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Service Based Event Stream Processing Systems in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orleant Epal Njamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Martinez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,51 +5605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placido Antonio Neto Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6247,51 +6247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E40843E4"/>
+    <w:nsid w:val="67BC1161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6478,51 +6478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genoveva-vargas-solar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9545-1821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113038569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiusano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wrembel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Catania" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akoglu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14135-5_19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza Da Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Alexandre Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14135-5_20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista de Souza Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alejandro Musicante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49435-3_30" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Josiowicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genovena Vargas Solar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/Matraga.2025.91568" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav S. Bhowmick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Idreos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774303.3774315" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05004844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ardagnaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bena" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Grecchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3398403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Judith Arias Guzm&#225;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36677/rici.v3i1.25065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13183688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bhowmick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615952.3615964" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220110008V" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552490.3552510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Ofelia Sanchez-Escob" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Noguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Martin Molina-Espinosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lozano-Espinosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206466" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102764" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahil Hassan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jwe1540-9589.2111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira Toledo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2020.107923" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-020-00810-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315136v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sales De Lima Filho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho de Medeiros Brito Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Silveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1574749" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Iv&#225;n Escalante Fol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Flores Portilla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Roc&#237;o S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marva Ang&#233;lica Mora Lumbreras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maccioni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Cassano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongming Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Castrej&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-50-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bucciol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montiel Moreno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel L&#243;pez-Enr&#237;quez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Cervantes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genoveva-vargas-solar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9545-1821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113038569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiusano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wrembel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Catania" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akoglu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14135-5_19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza Da Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Alexandre Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14135-5_20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista de Souza Neto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alejandro Musicante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49435-3_30" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav S. Bhowmick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Idreos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774303.3774315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Josiowicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genovena Vargas Solar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/Matraga.2025.91568" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05004844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ardagnaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bena" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Grecchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3398403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Judith Arias Guzm&#225;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36677/rici.v3i1.25065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13183688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bhowmick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615952.3615964" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220110008V" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552490.3552510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Ofelia Sanchez-Escob" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Noguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Martin Molina-Espinosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lozano-Espinosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206466" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahil Hassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jwe1540-9589.2111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102764" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-020-00810-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira Toledo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2020.107923" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315136v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sales De Lima Filho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho de Medeiros Brito Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Silveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1574749" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Iv&#225;n Escalante Fol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Flores Portilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Roc&#237;o S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marva Ang&#233;lica Mora Lumbreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maccioni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Cassano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongming Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Castrej&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-50-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bucciol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montiel Moreno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel L&#243;pez-Enr&#237;quez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Cervantes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>