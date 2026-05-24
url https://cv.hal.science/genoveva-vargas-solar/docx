--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1146,265 +1146,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Operators for Large Scale Data Processing Programs in Spark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Batista de Souza Neto</w:t>
+                <w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+                <w:t xml:space="preserve">José L Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Alejandro Musicante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Alberto Ochoa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.482-497, 2020, </w:t>
+              <w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49435-3_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002546v1</w:t>
+                <w:t xml:space="preserve">hal-03042302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation Operators for Large Scale Data Processing Programs in Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Batista de Souza Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Alejandro Musicante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t>
+              <w:t xml:space="preserve">CAISE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.482-497, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49435-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042302v1</w:t>
+                <w:t xml:space="preserve">hal-03002546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big continuous data: dealing with velocity by composing event streams</w:t>
               </w:r>
@@ -2206,265 +2206,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Trust Management in the Data Economy: A Road Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and Calibration of Quality of Life in Smart Megacities: A Case Study in LaCondesa, Mexico City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Ardagnaa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ericka Judith Arias Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MIC.2024.3398403⟩</w:t>
+              <w:t xml:space="preserve"> Ideas en Ciencia de la Ingeniería</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36677/rici.v3i1.25065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004844v1</w:t>
+                <w:t xml:space="preserve">hal-04837842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Calibration of Quality of Life in Smart Megacities: A Case Study in LaCondesa, Mexico City</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t>
+                <w:t xml:space="preserve">Revisiting Trust Management in the Data Economy: A Road Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Ardagnaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericka Judith Arias Guzmán</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolò Grecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ideas en Ciencia de la Ingeniería</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36677/rici.v3i1.25065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2024.3398403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837842v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing the Narrative: Innovative Graph Models and Queries for Textual Content Knowledge Extraction</w:t>
               </w:r>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M Vilches-Blázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2991,64 +2991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSMUT-SPARK: Transformation Mutation for Apache Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Batista de Souza Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,64 +3463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Level Formal Model for Big Data Processing Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Batista de Souza Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,51 +3684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic approach for measuring quality of life in &amp;quot;La Condesa&amp;quot; district in Mexico City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A Musicante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,395 +4245,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto A Ochoa</w:t>
+                <w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Rudomin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
+                <w:t xml:space="preserve">J L Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pérez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J A Espinosa-Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computación y sistemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t>
+              <w:t xml:space="preserve">Data Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517161v1</w:t>
+                <w:t xml:space="preserve">hal-01583807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rudomín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Zechinelli-Martini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J A Espinosa-Oviedo</w:t>
+                <w:t xml:space="preserve">Hugo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t>
+              <w:t xml:space="preserve">Computación y sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583807v1</w:t>
+                <w:t xml:space="preserve">hal-01517172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Rudomín</w:t>
+                <w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rudomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computación y sistemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517172v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Electoral Campaigns by Analysing Online Data</w:t>
               </w:r>
@@ -5430,291 +5430,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoXperanto: Crowdsourced Polyglot Persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable Web Services Composition: An MDD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Maccioni</w:t>
+                <w:t xml:space="preserve">Placido Antonio Neto Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Cassano</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Esperanza Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polibits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50, pp.43 - 48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17562/PB-50-6⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 49, pp.17 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17562/PB-49-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584798v1</w:t>
+                <w:t xml:space="preserve">hal-01584793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Web Services Composition: An MDD Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NoXperanto: Crowdsourced Polyglot Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongming Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Castrejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polibits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49, pp.17 - 27. </w:t>
+              <w:t xml:space="preserve">, 2014, 50, pp.43 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17562/PB-49-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17562/PB-50-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584793v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t>
               </w:r>
@@ -5840,230 +5840,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a framework for complex and ad hoc event management over distributed systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling autonomic dataspaces using answer sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montiel Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research journal on Computer science and computer engineering with applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41</w:t>
+              <w:t xml:space="preserve">Journal de Inteligencia Artificial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14(48), pp.3--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953108v1</w:t>
+                <w:t xml:space="preserve">hal-00953109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling autonomic dataspaces using answer sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a framework for complex and ad hoc event management over distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Zechinelli Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Montiel Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+                <w:t xml:space="preserve">Paolo Bucciol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Inteligencia Artificial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14(48), pp.3--14</w:t>
+              <w:t xml:space="preserve">Research journal on Computer science and computer engineering with applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953109v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing Dataspaces: dealing with content and storage space</w:t>
               </w:r>
@@ -6247,51 +6247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67BC1161"/>
+    <w:nsid w:val="462D2E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6478,51 +6478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genoveva-vargas-solar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9545-1821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113038569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiusano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wrembel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Catania" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akoglu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14135-5_19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza Da Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Alexandre Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14135-5_20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista de Souza Neto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alejandro Musicante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49435-3_30" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav S. Bhowmick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Idreos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774303.3774315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Josiowicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genovena Vargas Solar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/Matraga.2025.91568" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05004844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ardagnaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bena" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Grecchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3398403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Judith Arias Guzm&#225;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36677/rici.v3i1.25065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13183688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bhowmick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615952.3615964" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220110008V" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552490.3552510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Ofelia Sanchez-Escob" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Noguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Martin Molina-Espinosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lozano-Espinosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206466" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahil Hassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jwe1540-9589.2111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102764" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-020-00810-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira Toledo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2020.107923" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315136v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sales De Lima Filho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho de Medeiros Brito Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Silveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1574749" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Iv&#225;n Escalante Fol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Flores Portilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Roc&#237;o S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marva Ang&#233;lica Mora Lumbreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maccioni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Cassano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongming Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Castrej&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-50-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bucciol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montiel Moreno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel L&#243;pez-Enr&#237;quez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Cervantes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genoveva-vargas-solar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9545-1821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113038569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiusano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wrembel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil N&#248;rv&#229;g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Catania" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akoglu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14135-5_19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderson Farias Do Nascimento" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza Da Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Alexandre Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14135-5_20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista de Souza Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alejandro Musicante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49435-3_30" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav S. Bhowmick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Idreos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774303.3774315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Josiowicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genovena Vargas Solar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/Matraga.2025.91568" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Judith Arias Guzm&#225;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36677/rici.v3i1.25065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05004844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ardagnaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Guegan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Grecchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3398403" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13183688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bhowmick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615952.3615964" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220110008V" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhowmick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552490.3552510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Ofelia Sanchez-Escob" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Noguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Martin Molina-Espinosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lozano-Espinosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206466" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahil Hassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jwe1540-9589.2111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102764" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-020-00810-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira Toledo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2020.107923" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315136v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sales De Lima Filho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho de Medeiros Brito Junior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Silveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1574749" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Iv&#225;n Escalante Fol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Flores Portilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Roc&#237;o S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marva Ang&#233;lica Mora Lumbreras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maccioni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Cassano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongming Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Castrej&#243;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-50-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montiel Moreno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bucciol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel L&#243;pez-Enr&#237;quez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Cervantes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>