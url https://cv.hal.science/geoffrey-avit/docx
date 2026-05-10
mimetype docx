--- v0 (2026-04-06)
+++ v1 (2026-05-10)
@@ -66,3876 +66,3876 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The HVPE technique for the growth of III-As and III-N micro and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées croissance cristalline Renatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">III-As and III-N nanowires grown by hydride vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales du réseau CRISTECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective area growth of well-ordered (In,Ga)N nanowires grown by HVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GdR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogeneous and high-quality InGaN nanowires with different indium compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales des nanofils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highlights of the HVPE for the frowth of GaN and InGaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Trassoudaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castelluci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Akasaki Research Center Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nagoya, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance sélective de GaN par épitaxie en phase vapeur par la méthode aux hydrures (HVPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session plénière GDR PULSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vapor Phase Epitaxy growth of III-V nanostructures for high performance devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenning Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference and Exhibition on LASERS, OPTICS &amp; PHOTONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydride Vapor Phase Epitaxy (HVPE) growth of III-V and III-Nitrides nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenning Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology EMN Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMN Europe Meetings, Sep 2017, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">III-nitride-based photovoltaic applications on silicon: Comparison between axial and coreshell InGaN nanowire devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Young Baa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho-Jun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussman Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICNS 12 - 12th International Conference on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indepth doping assessment of thick doped GaAs layer by scanning spreading resistance microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circumventing the ammonia-related growth suppression for obtaining regular GaN nanowires by HVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Semlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanpeng Qiang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trassoudaine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Moskalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0215140⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (26), pp.265604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad3741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713903v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of SAG-GaN at the Nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Selective Area HVPE of InGaAs Nanowires with Widely Tunable Composition on Si Substrates for Nanoscale Device Integration on Si Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Diak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00925⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (15), pp.17417-17423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.4c02466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859091v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumventing the ammonia-related growth suppression for obtaining regular GaN nanowires by HVPE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Long indium-rich InGaAs nanowires by SAG-HVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andriy Moskalenko</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Staudinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 35 (26), pp.265604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad3741⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 35 (19), pp.195601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad263a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713913v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area HVPE of InGaAs Nanowires with Widely Tunable Composition on Si Substrates for Nanoscale Device Integration on Si Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Indepth doping assessment of thick doped GaAs layer by scanning spreading resistance microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanpeng Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.4c02466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0215140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713908v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long indium-rich InGaAs nanowires by SAG-HVPE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Control of SAG-GaN at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Semlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philipp Staudinger</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad263a⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (21), pp.8907-8913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465785v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of As and Ga Balance in Achieving Long GaAs Nanowires by Selective Area Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Staudinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.4401-4409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Area Growth of GaAs Nanowires and Microplatelet Arrays on Silicon by Hydride Vapor-Phase Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Staudinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (4), pp.2120-2127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of voids in selective area growth of InN nanorods in SiN x on GaN templates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Limitation of simple np-n tunnel junction based LEDs grown by metal-organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Pristovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-1984/ab8450⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (11), pp.115005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abad73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992214v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of simple np-n tunnel junction based LEDs grown by metal-organic vapor phase epitaxy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphological Control of InN Nanorods by Selective Area Growth–Hydride Vapor-Phase Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yamina André</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/abad73⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.2232-2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009678v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Control of InN Nanorods by Selective Area Growth–Hydride Vapor-Phase Epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Formation of voids in selective area growth of InN nanorods in SiN x on GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferret</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01346⟩</w:t>
+              <w:t xml:space="preserve">Nano Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.025002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/ab8450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532717v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of ordered hexagonal InN nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Compositional control of homogeneous InGaN nanowires with the In content up to 90%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CE00161A⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.044001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaec39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107331v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional control of homogeneous InGaN nanowires with the In content up to 90%</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Selective growth of ordered hexagonal InN nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaec39⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (16), pp.2702-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CE00161A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025949v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumventing the miscibility gap in InGaN nanowires emitting from blue to red</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castelluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (46), pp.465602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aaddc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal engineering by tuning the growth kinetics of GaN 3-D microstructures in SAG-HVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castelluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (40), pp.6207-6213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8ce01177j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Silicon on the Nucleation Rate of GaAs Nanowires on Silicon Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (33), pp.19230 - 19235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN Rods Grown on Si by SAG-HVPE toward GaN HVPE/InGaN MOVPE Core/Shell Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castelluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dussaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (5), pp.2509-2513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneously formation of GaN/AlN core-shell nanowires on sapphire by hydride vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Réda Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 454, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor liquid solid-hydride vapor phase epitaxy (VLS-HVPE) growth of ultra-long defect-free GaAs nanowires: Ab initio simulations supporting center nucleation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Record Pure Zincblende Phase in GaAs Nanowires down to 5 nm in Radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4874875⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.3938 - 3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl501239h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727422v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record Pure Zincblende Phase in GaAs Nanowires down to 5 nm in Radius</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vapor liquid solid-hydride vapor phase epitaxy (VLS-HVPE) growth of ultra-long defect-free GaAs nanowires: Ab initio simulations supporting center nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip E. Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yamina Andre</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl501239h⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4874875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727364v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralong and Defect-Free GaN Nanowires Grown by the HVPE Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl403687h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst-assisted hydride vapor phase epitaxy of GaN nanowires: exceptional length and constant rod-like shape capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (40), pp.405601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/23/40/40560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855826v1</w:t>
-              </w:r>
-[...987 lines deleted...]
-                <w:t xml:space="preserve">hal-01658883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3953,103 +3953,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect-free InGaN nanowires on silicon whatever the indium composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RÉUNION PLÉNIÈRE DU GDR PULSE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
@@ -4078,103 +4078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect-free InGaN nanowires on silicon whatever the indium composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS 12 - 12th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
@@ -4235,51 +4235,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- et nanofils de Ga (In)N et GaAs par épitaxie en phase vapeur par la méthode aux hydrures (HVPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014CLF22530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4475,51 +4475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanpeng Qiang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trassoudaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0215140" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04859091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Semlali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sauvagnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Moskalenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad3741" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Diak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02466" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04465785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Staudinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad263a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04326757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04326767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02992214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Jridi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab8450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03009678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pristovsek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abad73" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532717v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00161A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaec39" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castelluci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaddc1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03217102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01177j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05459" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed R&#233;da Ramdani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.08.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTL0DM87-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Lekhal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874875" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501239h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl403687h" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/40/40560" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Young Baa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussman Barry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trassoudaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659756v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenning Dong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Dubrovskii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01166333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22530" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903865v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04903846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Roche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trassoudaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castelluci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenning Dong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Dubrovskii" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Lekhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Young Baa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussman Barry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Semlali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Moskalenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad3741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Diak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c02466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04465785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Staudinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad263a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04713903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanpeng Qiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trassoudaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0215140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04859091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sauvagnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00925" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04326757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00172" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04326767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03009678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pristovsek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abad73" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01346" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02992214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Jridi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab8450" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaec39" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00161A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaddc1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03217102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ce01177j" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05459" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed R&#233;da Ramdani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.08.031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTL0DM87-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501239h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874875" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Andr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl403687h" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/40/40560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01166333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22530" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>