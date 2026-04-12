--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -524,428 +524,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical method for time domain electromagnetic wave propagation in co-axial cables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freely Floating Objects on a Fluid Governed by the Boussinesq Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cmam-2021-0195⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), https://ems.press/journals/aihpc/articles/5300753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/AIHPC/15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408400v2</w:t>
+                <w:t xml:space="preserve">hal-03122615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freely Floating Objects on a Fluid Governed by the Boussinesq Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient numerical method for time domain electromagnetic wave propagation in co-axial cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Beni Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lannes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (3), https://ems.press/journals/aihpc/articles/5300753. </w:t>
+              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPC/15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/cmam-2021-0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122615v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modelling of Skin-effects in coaxial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Partial Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42985-020-00043-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of multi conductor cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdss.2015.8.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -955,51 +964,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport equation in Fourier and dynamical turbulent fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1008,123 +1017,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves 2024, 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave power farm made of many rigid floating structures in Boussinesq regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1153,509 +1162,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2022 — 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective models for non-perfectly conducting thin coaxial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering underlying graph for networks of 1D waveguides by reflectometry and transferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of an unknown electrical network from their reflectogram by an iterative algorithm based on local identification of peaks and inverse scattering theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Houston, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/I2MTC.2018.8409731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matched asymptotics approach to the construction and justification of reduced graph models for 3D Maxwell's equations in networks of thin co-axial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Mathematical and Numerical Aspects of Waves (Waves 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Mathematics at Karlsruhe Institute of Technology (KIT), Jul 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rigorous approach to the propagation of electromagnetic waves in co-axial cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Mathematical and Numerical Aspects of Waves (Waves 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gamarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1665,537 +1674,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-implemented method for reconstructing the topology of a network of cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US Patent App. 16/638,451, 2020. 2017, https://patents.google.com/patent/US20200363462A1/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of discrete boundaries conditions for linear hyperbolic systems</w:t>
+                <w:t xml:space="preserve">On the stability of discrete boundary conditions for dispersive perturbations of linear hyperbolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05008631v2</w:t>
+                <w:t xml:space="preserve">hal-05584604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freely floating cylinder on a 3D fluid governed by the boussinesq equations in the axisymmetric without swirl case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear model of dynamical sea wavenumber spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005567v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Stochastic Model of Turbulent Cascades and Fractional Fields</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the stability of discrete boundaries conditions for linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel B. Apolinário</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03919233v2</w:t>
+                <w:t xml:space="preserve">hal-05008631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic waves propagation in thin heterogenous coaxial cables. Comparaison between 3D and 1D models</w:t>
               </w:r>
@@ -2227,161 +2206,279 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147142v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Linear Stochastic Model of Turbulent Cascades and Fractional Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel B. Apolinário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et étude mathématique de réseaux de câbles électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLY006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01421740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2449,51 +2546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CC0C74E"/>
+    <w:nsid w:val="DB7577C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2680,51 +2777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffrey-beck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0967-213X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197337767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.033048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024438" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408400v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2021-0195" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122615v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512156v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008631v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Contentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005567v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919233v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B. Apolin&#225;rio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147142v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01421740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLY006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffrey-beck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0967-213X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197337767" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.033048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024438" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122615v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408400v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2021-0195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512156v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00043-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallagher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2018.8409731" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Contentin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005567v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008631v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147142v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919233v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B. Apolin&#225;rio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01421740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLY006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>