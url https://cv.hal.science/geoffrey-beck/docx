--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -2546,51 +2546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB7577C0"/>
+    <w:nsid w:val="DF5D683C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>