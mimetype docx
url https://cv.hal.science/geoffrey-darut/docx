--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -383,157 +383,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Adhesion of Plasma-Sprayed Zirconia Coatings on Textured Alumina Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructures, phase and mechanical characterisation of Al2O3-ZrO2-TiO2 coating produced by atmospheric plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sin Ting Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Auscher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lukas Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.100698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-024-01900-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942702v1</w:t>
+                <w:t xml:space="preserve">hal-04942705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Operating Parameters and Anode Configuration on Plasma Generated by a Modular Cascaded Torch</w:t>
               </w:r>
@@ -647,161 +651,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures, phase and mechanical characterisation of Al2O3-ZrO2-TiO2 coating produced by atmospheric plasma spraying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Adhesion of Plasma-Sprayed Zirconia Coatings on Textured Alumina Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Sin Ting Chang</w:t>
+                <w:t xml:space="preserve">Timothé Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Wyss</w:t>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Andrzejewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+                <w:t xml:space="preserve">Bernard Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Graf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Camille Auscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.100698. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-024-01900-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942705v1</w:t>
+                <w:t xml:space="preserve">hal-04942702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of frequency on the fretting wear behavior of aluminum bronze coatings</w:t>
               </w:r>
@@ -1179,295 +1179,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium and Tantalum Used as Functional Gradient Interlayer to Join Tungsten and Eurofer97</w:t>
+                <w:t xml:space="preserve">A New Method of Preparing In situ Synthesized Titanium Oxide Coatings by Very Low-pressure Reactive Plasma Spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Richou</w:t>
+                <w:t xml:space="preserve">Xiu-Juan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+                <w:t xml:space="preserve">Chen Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Maestracci</w:t>
+                <w:t xml:space="preserve">Xiao-Hua Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+                <w:t xml:space="preserve">Xiao-Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jne3040031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.1860-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-022-01399-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964140v1</w:t>
+                <w:t xml:space="preserve">hal-04964146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method of Preparing In situ Synthesized Titanium Oxide Coatings by Very Low-pressure Reactive Plasma Spraying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titanium and Tantalum Used as Functional Gradient Interlayer to Join Tungsten and Eurofer97</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Song</w:t>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Hua Feng</w:t>
+                <w:t xml:space="preserve">Isabelle Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Feng Zhang</w:t>
+                <w:t xml:space="preserve">Raphael Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Mao</w:t>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (6), pp.1860-1868. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), pp.453-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-022-01399-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jne3040031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964146v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen species in a thermal plasma under very low pressure (150 Pa): Application to reactive plasma spraying</w:t>
               </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Vautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kui Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1998,277 +1998,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the operation of modular cascade plasma torches</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of the Operation of Modular Cascade Plasma Torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2024 - International Thermal Spray Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">11 RIPT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Julich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742882v1</w:t>
+                <w:t xml:space="preserve">hal-04942845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the Operation of Modular Cascade Plasma Torches</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of the operation of modular cascade plasma torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 RIPT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Julich, Germany</w:t>
+              <w:t xml:space="preserve">ITSC 2024 - International Thermal Spray Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942845v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal spray alumina coatings: benefits of segmented torches for the future of plasma spraying industry?</w:t>
               </w:r>
@@ -2697,463 +2697,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">Procédé d'assemblage multi-matériaux par fabrication additive in situ par projection à froid (Cold Spray) et texturation laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amela Kusuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280056v1</w:t>
+                <w:t xml:space="preserve">hal-04011654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation resistance of different ceramic coatings obtained by plasma and flame spraying from powder and flexicord</w:t>
+                <w:t xml:space="preserve">Les torches plasma dites à cascades : une possible amélioration économique des revêtements céramiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2022 Thermal Spray Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DVS, May 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964204v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'assemblage multi-matériaux par fabrication additive in situ par projection à froid (Cold Spray) et texturation laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amela Kusuran</w:t>
+                <w:t xml:space="preserve">Cavitation resistance of different ceramic coatings obtained by plasma and flame spraying from powder and flexicord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">ITSC 2022 Thermal Spray Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DVS, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011654v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les torches plasma dites à cascades : une possible amélioration économique des revêtements céramiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964159v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de différentes configurations d’une torche plasma à cascade sur la réalisation de revêtements d’alumine</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,429 +3828,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to Nanoparticles in Thermal Spraying — Vigilance Towards the Operator and the Outside Environment</w:t>
+                <w:t xml:space="preserve">Study of the In-Flight Characteristics of Particles for Different Configurations of Cascade Plasma Torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Vignes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Salito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.461-472, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0461⟩</w:t>
+              <w:t xml:space="preserve">, pp.499-507, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964241v1</w:t>
+                <w:t xml:space="preserve">hal-04964229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the In-Flight Characteristics of Particles for Different Configurations of Cascade Plasma Torches</w:t>
+                <w:t xml:space="preserve">Electrical Properties of Half Heusler Coatings Depending on Spray Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Portebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armando Salito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0499⟩</w:t>
+              <w:t xml:space="preserve">Thermal Spray 2021: Proceedings from the International Thermal Spray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.422-430, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964229v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of Half Heusler Coatings Depending on Spray Process</w:t>
+                <w:t xml:space="preserve">Exposure to Nanoparticles in Thermal Spraying — Vigilance Towards the Operator and the Outside Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schnuriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Portebois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">A. Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Spray 2021: Proceedings from the International Thermal Spray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.422-430, 2021, </w:t>
+              <w:t xml:space="preserve">ITSC2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.461-472, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054324v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4294,51 +4294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amela Kusuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sleiman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Ferrasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Auscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01900-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01867-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sin Ting Chang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wyss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Andrzejewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Graf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Regnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafargue-Tallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01660-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Maestracci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne3040031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Juan Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Song" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Feng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Mao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01399-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Fan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vautherin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Kusuran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decroos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/APP.2020.27.0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Bolot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Salito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Roesli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05006616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sambou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferrasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouteiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Taillandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Peiffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schnuriger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0461" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04054324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Portebois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0422" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sleiman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sin Ting Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wyss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Andrzejewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Graf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01867-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Ferrasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Auscher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01900-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Regnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafargue-Tallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01660-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Juan Fan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Feng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Mao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01399-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Maestracci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne3040031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Fan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vautherin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Kusuran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decroos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/APP.2020.27.0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Bolot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Salito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Roesli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05006616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sambou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferrasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouteiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Taillandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Peiffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0499" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04054324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Portebois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0422" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schnuriger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>