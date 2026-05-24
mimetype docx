--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -115,593 +115,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and Porosity Prediction Modeling of SPS Coatings Fabricated via Conventional and Cascaded Torches</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the operation of modular cascade plasma torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhoukun Shi</w:t>
+                <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaowu Liu</w:t>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.132529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-025-02116-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495393v1</w:t>
+                <w:t xml:space="preserve">hal-05356814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the operation of modular cascade plasma torches</w:t>
+                <w:t xml:space="preserve">Comparison and Porosity Prediction Modeling of SPS Coatings Fabricated via Conventional and Cascaded Torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sleiman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zhoukun Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaowu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 515, pp.132529. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-025-02116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356814v1</w:t>
+                <w:t xml:space="preserve">hal-05495393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures, phase and mechanical characterisation of Al2O3-ZrO2-TiO2 coating produced by atmospheric plasma spraying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Operating Parameters and Anode Configuration on Plasma Generated by a Modular Cascaded Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Sin Ting Chang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lukas Graf</w:t>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100698⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), pp.875 - 884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-024-01867-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942705v1</w:t>
+                <w:t xml:space="preserve">hal-05356850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Operating Parameters and Anode Configuration on Plasma Generated by a Modular Cascaded Torch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microstructures, phase and mechanical characterisation of Al2O3-ZrO2-TiO2 coating produced by atmospheric plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sin Ting Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+                <w:t xml:space="preserve">Lukas Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (9), pp.875 - 884. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.100698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-024-01867-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356850v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Adhesion of Plasma-Sprayed Zirconia Coatings on Textured Alumina Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -781,295 +781,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of frequency on the fretting wear behavior of aluminum bronze coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhoukun Shi</w:t>
+                <w:t xml:space="preserve">Development of thermal spray alumina coating for high diffuse reflectivity application in Lambertian screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Xu</w:t>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunming Deng</w:t>
+                <w:t xml:space="preserve">Matthieu Pommies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Liu</w:t>
+                <w:t xml:space="preserve">Charly Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Thomas Lafargue-Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 457, pp.129306. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.2778-2801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-023-01660-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610809v1</w:t>
+                <w:t xml:space="preserve">hal-04320477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of thermal spray alumina coating for high diffuse reflectivity application in Lambertian screen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+                <w:t xml:space="preserve">Effects of frequency on the fretting wear behavior of aluminum bronze coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhoukun Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
+                <w:t xml:space="preserve">Liping Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pommies</w:t>
+                <w:t xml:space="preserve">Chunming Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Regnault</w:t>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lafargue-Tallet</w:t>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (8), pp.2778-2801. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 457, pp.129306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-023-01660-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320477v1</w:t>
+                <w:t xml:space="preserve">hal-04610809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
               </w:r>
@@ -1081,51 +1081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiujuan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Vautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,77 +1600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication additive de points de fixation de pièces à structures complexes par projection à froid de type Cold Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amela Kusuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,64 +1851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxidation post treatments on TiO2 coating manufactured using reactive very low-pressure plasma spraying (R-VLPPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,103 +2004,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of the Operation of Modular Cascade Plasma Torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 RIPT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Julich, Germany</w:t>
@@ -2129,90 +2129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of the operation of modular cascade plasma torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2254,103 +2254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal spray alumina coatings: benefits of segmented torches for the future of plasma spraying industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECHT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -2379,51 +2379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un revêtement NiCroFer 6025, fonctionnalisation d'un composite époxy/fibre de verre par projection thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e Congrès A3TS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2448,103 +2448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary studies (measures and modelling) on the running of cascade plasma torch applied on zirconia coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spay Conference (ITSC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec, Canada</w:t>
@@ -2586,77 +2586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Multi-Material Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amela Kusuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2742,64 +2742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Manufacturing21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2824,51 +2824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les torches plasma dites à cascades : une possible amélioration économique des revêtements céramiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2893,90 +2893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation resistance of different ceramic coatings obtained by plasma and flame spraying from powder and flexicord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,77 +3139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de différentes configurations d’une torche plasma à cascade sur la réalisation de revêtements d’alumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Salito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,90 +3305,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude 2D/3D d’une torche « A cascade »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs Electriques - CAE17, Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Limoges, France. 2025</w:t>
@@ -3417,77 +3417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Cr2O3 coatings obtained by different plasma and flame spraying processes: torch, particle and coating study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Salito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3726,77 +3726,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Lasers: Technology and Systems, Platforms, Effects VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, pp.17, 2023, </w:t>
@@ -3828,325 +3828,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the In-Flight Characteristics of Particles for Different Configurations of Cascade Plasma Torches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Properties of Half Heusler Coatings Depending on Spray Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Portebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armando Salito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0499⟩</w:t>
+              <w:t xml:space="preserve">Thermal Spray 2021: Proceedings from the International Thermal Spray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.422-430, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964229v1</w:t>
+                <w:t xml:space="preserve">hal-04054324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of Half Heusler Coatings Depending on Spray Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of the In-Flight Characteristics of Particles for Different Configurations of Cascade Plasma Torches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Salito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Spray 2021: Proceedings from the International Thermal Spray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.422-430, 2021, </w:t>
+              <w:t xml:space="preserve">ITSC2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.499-507, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054324v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Nanoparticles in Thermal Spraying — Vigilance Towards the Operator and the Outside Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,51 +4307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amela Kusuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 2025/0007109 A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4538,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sleiman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sin Ting Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wyss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Andrzejewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Graf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01867-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Ferrasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Auscher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01900-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Regnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafargue-Tallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01660-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Juan Fan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Feng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Mao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01399-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Maestracci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne3040031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Fan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vautherin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Kusuran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decroos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/APP.2020.27.0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Bolot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Salito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Roesli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05006616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sambou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferrasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouteiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Taillandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Peiffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0499" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04054324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Portebois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0422" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schnuriger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sleiman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoukun Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-025-02116-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01867-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sin Ting Chang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wyss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Andrzejewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Graf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100698" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Ferrasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Auscher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01900-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Regnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafargue-Tallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01660-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Deng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Juan Fan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Feng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Feng Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Mao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01399-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Maestracci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne3040031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Fan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vautherin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Kusuran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decroos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/APP.2020.27.0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Bolot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Salito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Roesli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05006616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sambou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferrasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouteiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auscher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Taillandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Peiffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04054324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Portebois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0422" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0499" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schnuriger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>