--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -66,77 +66,502 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation française des échelles Sexual Sensation Seeking Scale et Sexual Compulsivity Scale dans un contexte criminalistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Revillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonverbal Behavioral Cues and Personality Traits in Concealing Hostile Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Thébault Guiochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mortier-Mourzelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Hannoah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the European Association of Psychology and Law (EAPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cluj - Napoca, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different contributions of the cerebral hemispheres to bodily awareness: Evidence from attending to spontaneous sensations arising on the hands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mid-Year Virtual Meeting of the International Neuropsychological Society 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Gendarmes’ processing of interfering information during witness testimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tapiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the European Association of Psychology and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sandiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coerciteurs sexuels : experts de la reconnaissance des émotions vocales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -165,577 +590,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPETRATORS OF SEXUAL COERCION: EXPERTS OF VOCAL EMOTION RECOGNITION?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George A. Michael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244641v1</w:t>
-              </w:r>
-[...423 lines deleted...]
-                <w:t xml:space="preserve">hal-05015307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -896,51 +896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tapiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Psychiatry and Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (6), pp.985-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1428,51 +1428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Revillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244641v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Michael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04590202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Th&#233;bault Guiochon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mortier-Mourzelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Hannoah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tapiero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04751466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazzolotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Michael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.05.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04751476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2021.1971739" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04751490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076697ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02043643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Revillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04590202v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Th&#233;bault Guiochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mortier-Mourzelas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Hannoah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Michael" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tapiero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04751466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazzolotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Michael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.05.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04751476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789949.2021.1971739" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04751490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076697ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02043643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>