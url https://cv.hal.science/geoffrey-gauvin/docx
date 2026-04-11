--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -374,252 +374,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du Kessler-10, Kessler-6 et du PHQ-9 auprès de la population générale québécoise francophone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec Holly Prigerson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Prigerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukina Raffaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M. Anacona Nino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.33-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836247v1</w:t>
+                <w:t xml:space="preserve">hal-04770387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Holly Prigerson</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Jacquet</w:t>
+                <w:t xml:space="preserve">Validation du Kessler-10, Kessler-6 et du PHQ-9 auprès de la population générale québécoise francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loukina Raffaelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
+                <w:t xml:space="preserve">Cécile Bardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.132-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1114903ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770387v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Maximilien Durant</w:t>
               </w:r>
@@ -631,64 +631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana M. Anacona Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loukina Raffaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (2), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -726,51 +726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric validation of the French version of the Suicidal Ideation Attributes Scale (SIDAS-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1619,51 +1619,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation in French of a brief suicide screening tool for online use – SIDAS-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,76 +1954,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir l'autogestion de la dépression: Étude pilote sur l'efficacité d'une intervention de groupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depression self-management support group: outcomes of a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janie Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Frasure-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2033,329 +2033,329 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la semaine santé et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">World Congress for Social Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbao, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029259v1</w:t>
+                <w:t xml:space="preserve">hal-04029796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression self-management support group: outcomes of a pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence émotionnelle et dépression : recension des écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réal Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress for Social Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbao, Portugal</w:t>
+              <w:t xml:space="preserve">35e congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Saguenay, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029796v1</w:t>
+                <w:t xml:space="preserve">hal-04029869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence émotionnelle et dépression : recension des écrits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l'atelier d'autogestion de la dépression de Revivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Frasure-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lespérance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Saguenay, Canada</w:t>
+              <w:t xml:space="preserve">14e congrès de la Canadian Collaborative Mental Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029869v1</w:t>
+                <w:t xml:space="preserve">hal-04029855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'atelier d'autogestion de la dépression de Revivre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutenir l'autogestion de la dépression: Étude pilote sur l'efficacité d'une intervention de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janie Houle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Frasure-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2365,73 +2365,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès de la Canadian Collaborative Mental Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la semaine santé et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029855v1</w:t>
+                <w:t xml:space="preserve">hal-04029259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2538,230 +2538,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Interplay of Intervention Duration, Callers Suicide Risk Levels, and Counselors' Perception of Effectiveness in Text-Based Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe Côté</w:t>
+                <w:t xml:space="preserve">Supporting the mental health of adults bereaved by suicide : A systematic review of protective factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium On Suicide And Suicidal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Suicide and Suicidal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701888v1</w:t>
+                <w:t xml:space="preserve">hal-04742327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the mental health of adults bereaved by suicide : A systematic review of protective factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Jacquet</w:t>
+                <w:t xml:space="preserve">Exploring the Interplay of Intervention Duration, Callers Suicide Risk Levels, and Counselors' Perception of Effectiveness in Text-Based Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Suicide and Suicidal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">20th European Symposium On Suicide And Suicidal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742327v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir d’agir et participation à un atelier radiophonique</w:t>
               </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une échelle de repérage en ligne du risque suicidaire : version française du Suicidal Ideation Attributes Scale (SIDAS-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3376,51 +3376,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'appréciation de l'atelier d'autogestion de la dépression de Revivre par les participants</w:t>
+                <w:t xml:space="preserve">L'atelier d'autogestion de la dépression de Revivre : Présentation et évaluation de son efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janie Houle</w:t>
@@ -3455,97 +3455,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Frasure-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de santé mentale</w:t>
+              <w:t xml:space="preserve">36e Congrès de la Société québécoise pour la recherche en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007036v1</w:t>
+                <w:t xml:space="preserve">hal-04007149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atelier d'autogestion de la dépression de Revivre : Présentation et évaluation de son efficacité</w:t>
+                <w:t xml:space="preserve">Évaluation de l'appréciation de l'atelier d'autogestion de la dépression de Revivre par les participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janie Houle</w:t>
@@ -3580,73 +3580,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Frasure-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Congrès de la Société québécoise pour la recherche en psychologie</w:t>
+              <w:t xml:space="preserve">Journées annuelles de santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007149v1</w:t>
+                <w:t xml:space="preserve">hal-04007036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast in Coping Styles and Suicidality by Gender among Homeless Youths</w:t>
               </w:r>
@@ -4221,51 +4221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="738E1F7A"/>
+    <w:nsid w:val="80BDF4A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4452,51 +4452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffrey-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9091-1665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2025.2527705" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bardon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114903ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Prigerson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukina Raffaelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Anacona Nino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Durant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2021.1951395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Breton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10530789.2020.1761099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0227-5910/a000579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Frasure-Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2016-033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthiaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Achim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Roberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.128.3.0355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desjardins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.124.2.0163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesp&#233;rance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roberge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lumbroso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34583.96161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villaggi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Roberge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Suffren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03793888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffrey-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9091-1665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2025.2527705" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Prigerson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukina Raffaelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Anacona Nino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114903ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Durant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2021.1951395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Breton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10530789.2020.1761099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0227-5910/a000579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Frasure-Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2016-033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthiaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Achim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Roberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.128.3.0355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desjardins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.124.2.0163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesp&#233;rance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roberge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lumbroso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34583.96161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villaggi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Roberge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Suffren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03793888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>