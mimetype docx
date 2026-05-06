--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1954,51 +1954,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression self-management support group: outcomes of a pilot study</w:t>
+                <w:t xml:space="preserve">Évaluation de l'atelier d'autogestion de la dépression de Revivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janie Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
@@ -2033,280 +2033,280 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress for Social Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbao, Portugal</w:t>
+              <w:t xml:space="preserve">14e congrès de la Canadian Collaborative Mental Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029796v1</w:t>
+                <w:t xml:space="preserve">hal-04029855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence émotionnelle et dépression : recension des écrits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depression self-management support group: outcomes of a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Frasure-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lespérance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Saguenay, Canada</w:t>
+              <w:t xml:space="preserve">World Congress for Social Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbao, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029869v1</w:t>
+                <w:t xml:space="preserve">hal-04029796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'atelier d'autogestion de la dépression de Revivre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence émotionnelle et dépression : recension des écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réal Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès de la Canadian Collaborative Mental Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">35e congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Saguenay, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029855v1</w:t>
+                <w:t xml:space="preserve">hal-04029869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir l'autogestion de la dépression: Étude pilote sur l'efficacité d'une intervention de groupe</w:t>
               </w:r>
@@ -4221,51 +4221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80BDF4A4"/>
+    <w:nsid w:val="BAC0C0E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4452,51 +4452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffrey-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9091-1665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2025.2527705" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Prigerson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukina Raffaelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Anacona Nino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114903ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Durant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2021.1951395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Breton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10530789.2020.1761099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0227-5910/a000579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Frasure-Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2016-033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthiaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Achim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Roberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.128.3.0355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desjardins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.124.2.0163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesp&#233;rance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roberge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lumbroso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34583.96161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villaggi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Roberge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Suffren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03793888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffrey-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9091-1665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2025.2527705" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Prigerson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukina Raffaelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Anacona Nino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114903ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Durant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2021.1951395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daigle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Breton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10530789.2020.1761099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0227-5910/a000579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Frasure-Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2016-033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthiaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Achim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Roberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.128.3.0355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desjardins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.124.2.0163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesp&#233;rance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roberge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lumbroso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34583.96161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villaggi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Roberge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Suffren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03793888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>