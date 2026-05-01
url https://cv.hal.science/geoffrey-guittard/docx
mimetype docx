--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -250,295 +250,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting BTN2A1 enhances Vγ9Vδ2 T-cell effector functions and triggers tumor cell pyroptosis</w:t>
+                <w:t xml:space="preserve">Enhancing natural killer cells proliferation and cytotoxicity using imidazole-based lipid nanoparticles encapsulating interleukin-2 mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Le Floch</w:t>
+                <w:t xml:space="preserve">Christophe Delehedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Imbert</w:t>
+                <w:t xml:space="preserve">Ivan Ciganek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boucherit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+                <w:t xml:space="preserve">Nabila Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Costa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-23-0868⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (3), pp.102263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2024.102263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735873v1</w:t>
+                <w:t xml:space="preserve">hal-04772634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing natural killer cells proliferation and cytotoxicity using imidazole-based lipid nanoparticles encapsulating interleukin-2 mRNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting BTN2A1 enhances Vγ9Vδ2 T-cell effector functions and triggers tumor cell pyroptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Ciganek</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Laroui</w:t>
+                <w:t xml:space="preserve">Nicolas Boucherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Costa da Silva</w:t>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (3), pp.102263. </w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12 (12), pp.1677-1690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2024.102263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-23-0868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772634v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOK1 and DOK2 regulate CD8 T cell signaling and memory formation without affecting tumor cell killing</w:t>
               </w:r>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Laletin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Costa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Laletin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Costa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (5), pp.e004244. </w:t>
@@ -2281,51 +2281,51 @@
                 <w:t xml:space="preserve">Vitamin D Controls Tumor Growth and CD8+ T Cell Infiltration in Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Morin</w:t>
+                <w:t xml:space="preserve">Stéphanie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berna Bou Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2339,127 +2339,127 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1307. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528933v1</w:t>
+                <w:t xml:space="preserve">hal-04772659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D Controls Tumor Growth and CD8+ T Cell Infiltration in Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morin</w:t>
+                <w:t xml:space="preserve">Stephanie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berna Bou Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2473,78 +2473,78 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772659v1</w:t>
+                <w:t xml:space="preserve">hal-02528933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TP53INP1 deficiency maintains murine B lymphopoiesis in aged bone marrow through redox-controlled IL-7R/STAT5 signaling</w:t>
               </w:r>
@@ -5427,51 +5427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Le Floch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boucherit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-23-0868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delehedde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ciganek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Costa da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2024.102263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamanashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66075-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demerl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Degos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-006348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verhoeyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-005845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rigo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Chelbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agopian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Letard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.154191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Richart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Loup Picod-Chedotel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macario" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Aflaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2022.04.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143356" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03773961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Delconte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-004244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilford Goh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroor Hediyeh-Zadeh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hennessy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Delconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hennessy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nun&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Bou Tayeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Zidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vincent-Fabert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Vandevelde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1809980116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas &#199;uburu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Thompson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Day" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800219" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.02.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dios-Esponera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C. Palmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itoro Akpan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valarie A. Barr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23549-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Palmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valarie Barr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Gallardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772670v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Vodnala" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clever" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Klebanoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudhanan Sukumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulmarie Franco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Crompton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150304" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Pe&#241;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomez-Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kortum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Palmer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2015.48" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kortum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balagopalan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445226" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00828688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. Nun&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00080" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Mkrtichyan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Najjar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Raulfs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Langerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103085" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772679v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mortier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tronch&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Firaguay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G&#233;rard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.04.051" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00364224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Coronas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0804172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00374930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Ghiotto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0802203" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delehedde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ciganek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Costa da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2024.102263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Le Floch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boucherit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-23-0868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamanashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66075-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demerl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Degos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-006348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verhoeyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-005845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rigo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Chelbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agopian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Letard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.154191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Richart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Loup Picod-Chedotel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macario" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Aflaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2022.04.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143356" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03773961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Delconte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-004244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilford Goh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroor Hediyeh-Zadeh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hennessy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Delconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hennessy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nun&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Bou Tayeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Zidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vincent-Fabert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Vandevelde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1809980116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas &#199;uburu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Thompson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Day" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800219" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Rodrigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.02.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dios-Esponera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C. Palmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itoro Akpan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valarie A. Barr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23549-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Palmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valarie Barr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772669v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Gallardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772670v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Vodnala" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clever" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Klebanoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudhanan Sukumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19364" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulmarie Franco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Crompton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150304" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Pe&#241;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomez-Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kortum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Palmer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2015.48" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kortum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Balagopalan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445226" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00828688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. Nun&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00080" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Mkrtichyan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Najjar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Raulfs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Langerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103085" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772679v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mortier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tronch&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Firaguay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G&#233;rard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.04.051" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00364224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Coronas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0804172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00374930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Ghiotto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0802203" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>