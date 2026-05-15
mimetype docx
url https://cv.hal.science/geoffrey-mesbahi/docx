--- v0 (2026-04-05)
+++ v1 (2026-05-15)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">249457245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ZG7BBbkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,1530 +234,1530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The As and Bs of titi monkey linguistics: why emotional communication is not the enemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/brv.70131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pâturage améliore les paramètres immunitaires et l'hémogramme des veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Baki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.206-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34776/afs16-206f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of the nutritive value of temperate forage trees differ among species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99, pp.172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10457-025-01258-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroforesterie : atouts et points de vigilance pour répondre aux défis de l’élevage bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Trouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bosshardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (2), pp.7468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal linguistics in the making: the Urgency Principle and titi monkeys’ alarm system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Narbona Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Cäsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03949370.2021.2015452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramatic decline in a titi monkey population after the 2016-2018 sylvatic yellow fever outbreak in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Duvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Cäsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (12), pp.e23335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajp.23335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent grassland classifications predict agronomic and environmental characteristics well, but not ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.105956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial area and hairiness of pollinators visiting semi-natural grassland wild plants predict their facial pollen load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (6), pp.1296-1306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/een.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titi monkeys combine alarm calls to create probabilistic meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Cäsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav3991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aav3991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles typologies pour la prédiction des propriétés des prairies permanentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 237, pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing classification systems for predicting the characteristics of permanent grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual encoding in titi monkey alarm call sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Cäsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-017-2424-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1746,1199 +1767,1199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming system is the main driver of enteric methanogenesis in grass-based veal calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea K. Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of veal calves of different genotypes raised on contrasted multi-species grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarante Vitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-species swards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation, Sep 2025, Reading, United Kingdom. pp.357-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and replacement costs of permanent grasslands compete with those of sown grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Jun 2022, Caen, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between services rendered by the semi natural grasslands of the Vosges massif (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional biodiversity positively influence agronomic characteristics of permanent grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Jun 2022, Caen, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of 16 fodder trees' nutritive values from June to October</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Agroforestry Conference. EURAF2022, Agroforestry for the Green Deal transition. Research and innovation towards the sustainable development of agriculture and forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nuoro, Italy. pp.340-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie agroécologique et diagnostic prairial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prairies permanentes : Notre avenir en herbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Meisenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arbre, une ressource fourragère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prairies permanentes : notre avenir en herbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Meisenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies prairiales et prédictions de services écosystémiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between yields, forage quality and botanical diversity in permanent grasslands of the Vosges Mountains in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national habitats ( "Typologies, données et cartographies : Etat des lieux des connaissances et perspectives sur les besoins opérationnels".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité mixte de service PatriNat; Agence française pour la biodiversité, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">EGF 2020 - Meeting the future demands for grassland production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864082v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between yields, forage quality and botanical diversity in permanent grasslands of the Vosges Mountains in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Typologies prairiales et prédictions de services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGF 2020 - Meeting the future demands for grassland production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Séminaire national habitats ( "Typologies, données et cartographies : Etat des lieux des connaissances et perspectives sur les besoins opérationnels".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité mixte de service PatriNat; Agence française pour la biodiversité, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093279v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les typologies agronomiques : des outils efficaces pour évaluer rendements et performances des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de printemps de l'AFPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of grassland values by phytosociological or agronomical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. EGF general meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. 1070 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2948,288 +2969,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition chimique et digestibilité enzymatique des tiges et des feuilles de 4 espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Barotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l’élevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.268, 2024, 27. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking grasslands in 3D: feeding preferences of dairy cows between temperate fodder trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jawahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.436-438, 2022, Grassland at the heart of circular and sustainable food systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3239,130 +3260,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies permanentes du massif des Vosges. Typologie agroécologique et diagnostic prairial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3372,91 +3393,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat, biodiversité : le retour gagnant des arbres champêtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3466,108 +3487,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendement, valeur nutritive et appétence des fourrages ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE FERLUS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3577,100 +3598,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de propriétés agroécologiques de prairies permanentes et de leurs compromis : l’exemple du massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Université de Lorraine, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020LORR0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02958612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3680,105 +3701,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des facteurs pédologiques et agricoles, et de leurs interactions sur les communautés lombriciennes en grandes-cultures à l’échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3846,51 +3867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E87AD77"/>
+    <w:nsid w:val="A7003E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4077,51 +4098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffrey-mesbahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0276-3901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249457245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Baki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bieber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Werner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34776/afs16-206f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01258-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trouillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7468" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Narbona Sabat&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2021.2015452" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Duvot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23335" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12913" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pajot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3991" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bayeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2424-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Steiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarante Vitra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourgoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/recueils-2024-lintegralite-des-textes/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jawahir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02958612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0086" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffrey-mesbahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0276-3901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249457245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ZG7BBbkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leiber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Baki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bieber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Werner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34776/afs16-206f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01258-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trouillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Narbona Sabat&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2021.2015452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Duvot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12913" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pajot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3991" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bayeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2424-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Steiner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarante Vitra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourgoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/recueils-2024-lintegralite-des-textes/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jawahir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02958612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0086" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>