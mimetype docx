--- v0 (2026-03-30)
+++ v1 (2026-05-11)
@@ -1067,57 +1067,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MULTILINGUAL MATTER: SINCLAIR AND THE BILINGUAL DICTIONARY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Williams</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey C. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Lexicography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (3), pp.255-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ijl/ecn026⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -1127,87 +1127,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00725348v1</w:t>
+                <w:t xml:space="preserve">halshs-00510802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MULTILINGUAL MATTER: SINCLAIR AND THE BILINGUAL DICTIONARY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey C. Williams</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Lexicography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (3), pp.255-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ijl/ecn026⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -1217,51 +1217,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00510802v1</w:t>
+                <w:t xml:space="preserve">halshs-00725348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The collocations of cant: Looking at the phraseology of administrative French</w:t>
               </w:r>
@@ -1489,247 +1489,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle et l’intelligence humain dans l’analyse des dictionnaires historiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Clive Williams</w:t>
+                <w:t xml:space="preserve">How OCR Performance can Impact on the Automatic Extraction of Dictionary Content Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardis de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Cerino, Université Bretagne Sud, Nov 2019, Lorient (56100), France</w:t>
+              <w:t xml:space="preserve">19th annual Conference and Members’ Meeting of the Text Encoding Initiative Consortium (TEI) -What is text, really? TEI and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250211v1</w:t>
+                <w:t xml:space="preserve">hal-02263276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How OCR Performance can Impact on the Automatic Extraction of Dictionary Content Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle et l’intelligence humain dans l’analyse des dictionnaires historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Clive Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th annual Conference and Members’ Meeting of the Text Encoding Initiative Consortium (TEI) -What is text, really? TEI and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Mardis de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Cerino, Université Bretagne Sud, Nov 2019, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263276v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Context: Exploring the knowledge network behind the Dictionnaire Universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Clive Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1830,528 +1830,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage: Lexical Variation in the Lexis of Landscape in Romance Dictionaries</w:t>
+                <w:t xml:space="preserve">Digitizing the Second Edition of Furetière's Dictionnaire Universel: Challenges of Representing Complex Historical Dictionary Data Using the TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Mulhall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EURALEX International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tinatin Margalitadze, Sep 2016, Tbilisi, Georgia</w:t>
+              <w:t xml:space="preserve">, Tinatin Margalitadze, Sep 2016, Tbilisi, Georgia. pp.647-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01502491v1</w:t>
+                <w:t xml:space="preserve">halshs-01502476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitizing the Second Edition of Furetière's Dictionnaire Universel: Challenges of Representing Complex Historical Dictionary Data Using the TEI</w:t>
+                <w:t xml:space="preserve">Paysage: Lexical Variation in the Lexis of Landscape in Romance Dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araceli Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Decesaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mulhall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EURALEX International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tinatin Margalitadze, Sep 2016, Tbilisi, Georgia. pp.647-652</w:t>
+              <w:t xml:space="preserve">, Tinatin Margalitadze, Sep 2016, Tbilisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01502476v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing naturally: The DicSci Organic E-Advanced Learner's Dictionary of Verbs in Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METRICC: Harnessing Comparable Corpora for Multilingual Lexicon Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araceli Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Blancafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Araceli Alonso,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EURALEX International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Oslo, Norway. pp.1008-1013</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Oslo, Norway. pp.389-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00725226v1</w:t>
+                <w:t xml:space="preserve">halshs-00725224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METRICC: Harnessing Comparable Corpora for Multilingual Lexicon Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helena Blancafort</w:t>
+                <w:t xml:space="preserve">Palmer, Firth and Internet: Drawing together collocational threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de Groc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Williams</w:t>
+                <w:t xml:space="preserve">Chrystel Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EURALEX International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Oslo, Norway. pp.389-403</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Birmingham, United Kingdom. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00725224v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmer, Firth and Internet: Drawing together collocational threads</w:t>
+                <w:t xml:space="preserve">Growing naturally: The DicSci Organic E-Advanced Learner's Dictionary of Verbs in Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araceli Alonso,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Birmingham, United Kingdom. pp.1-34</w:t>
+              <w:t xml:space="preserve">15th EURALEX International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Oslo, Norway. pp.1008-1013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00725301v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cultivated audience: Comparable corpora and cross language collocation</w:t>
               </w:r>
@@ -2419,51 +2419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going organic: Building an experimental bottom-up dictionary of verbs in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey C. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th EURALEX International Congress.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leeuwarden, Netherlands. pp.1251-1257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaires et réseaux des lexicographes aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Clive Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3230,64 +3230,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Lexical Meaning in Context: from Collocation to Collocational Networks and Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Clive Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Decesaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergi Torner and Elisenda Bernal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collocations and other lexical combinations in Spanish. Theoretical, lexicographical and applied perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3342,51 +3342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom Up from the Bottom: A New Outlook on Research Evaluation for the SSH in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochsner, Michael, Hug, Sven E., Daniel, Hans-Dieter (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Assessment in the Humanities: Towards Criteria and Procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3504,186 +3504,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art for dictionaries sake: Comparing cultural outlooks through dictionaries and corpora</w:t>
+                <w:t xml:space="preserve">Exploring the IntUne Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Roberta Facchinetti. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayley Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Bayley and Geoffrey Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">English Dictionaries as Cultural Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Schoiars Publishing, pp.171-200, 2012</w:t>
+              <w:t xml:space="preserve">European Identity: What the media say.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.1-18, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00725345v1</w:t>
+                <w:t xml:space="preserve">halshs-00725281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the IntUne Corpus</w:t>
+                <w:t xml:space="preserve">Art for dictionaries sake: Comparing cultural outlooks through dictionaries and corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Paul Bayley and Geoffrey Williams. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberta Facchinetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Identity: What the media say.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.1-18, 2012</w:t>
+              <w:t xml:space="preserve">English Dictionaries as Cultural Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Schoiars Publishing, pp.171-200, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00725281v1</w:t>
+                <w:t xml:space="preserve">halshs-00725345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation and Supernation: A tale of three Europes</w:t>
               </w:r>
@@ -3904,246 +3904,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Good Lord and his works : A corpus-based study of collocational resonance</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Granger, S. &amp; Meunier, F. eds. </w:t>
+                <w:t xml:space="preserve">Sweden, France, Europe: Identity in the Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey C. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johannesson K et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraseology : an interdisciplinary perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamin's, pp.159-173, 2008</w:t>
+              <w:t xml:space="preserve">Nog ordat? Festskrift till Sven-Göran Malmgren den 25 april 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göteborgs universitet, pp.399-407, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00725349v1</w:t>
+                <w:t xml:space="preserve">halshs-00510804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweden, France, Europe: Identity in the Corpus</w:t>
+                <w:t xml:space="preserve">The Good Lord and his works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey C. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Johannesson K et al. </w:t>
+              <w:t xml:space="preserve">Granger, S., Meunier, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nog ordat? Festskrift till Sven-Göran Malmgren den 25 april 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Göteborgs universitet, pp.399-407, 2008</w:t>
+              <w:t xml:space="preserve">Phraseology : an interdisciplinary perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins B.V., pp.159-174, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00510804v1</w:t>
+                <w:t xml:space="preserve">halshs-00510805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Good Lord and his works</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Granger, S., Meunier, F. </w:t>
+                <w:t xml:space="preserve">The Good Lord and his works : A corpus-based study of collocational resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Granger, S. &amp; Meunier, F. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology : an interdisciplinary perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins B.V., pp.159-174, 2008</w:t>
+              <w:t xml:space="preserve">, John Benjamin's, pp.159-173, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00510805v1</w:t>
+                <w:t xml:space="preserve">halshs-00725349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4262,271 +4262,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+                <w:t xml:space="preserve">Idmhand Fatiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t>
+              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01932519v1</w:t>
+                <w:t xml:space="preserve">halshs-02164065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idmhand Fatiha</w:t>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02164065v1</w:t>
+                <w:t xml:space="preserve">halshs-01932519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4831,51 +4831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pensec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecaf006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262780v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Oddie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Forsgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dahle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/2104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/f1000research.6951.r9402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecu015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecs015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Shutler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Little" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burgher-Maclellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido/2010030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijcl.15.3.11wil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C. Williams" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijcl.14.1.06wil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecn026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-QZNR1VP2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijcl.13.1.08wil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Alonso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Decesaris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mulhall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Millon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Alonso," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blancafort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Million" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Meur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Echavarr&#237;a Pel&#225;ez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15020225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Villalva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayley Paul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galleron Ioana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Stincone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euralex2020.gr/proceedings/?fbclid=IwAR3OOX3pJNimm1uOn1tdEwiMnwRdJ9OfVpewtz5LqhhZEp7rzFU0dwpW75Q" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Collocations-and-other-lexical-combinations-in-Spanish-Theoretical-lexicographical/Torner-Castells-Bernal-Gallen/p/book/9781138210448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319290140" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29016-4_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliani Delphine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piazza Roberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pensec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecaf006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262780v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Oddie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Forsgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dahle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/2104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/f1000research.6951.r9402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecu015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecs015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Shutler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Little" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burgher-Maclellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido/2010030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijcl.15.3.11wil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C. Williams" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijcl.14.1.06wil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecn026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-QZNR1VP2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijcl.13.1.08wil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Alonso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Decesaris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mulhall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blancafort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Million" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Millon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Alonso," TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Meur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Echavarr&#237;a Pel&#225;ez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15020225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Villalva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayley Paul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galleron Ioana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Stincone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euralex2020.gr/proceedings/?fbclid=IwAR3OOX3pJNimm1uOn1tdEwiMnwRdJ9OfVpewtz5LqhhZEp7rzFU0dwpW75Q" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Collocations-and-other-lexical-combinations-in-Spanish-Theoretical-lexicographical/Torner-Castells-Bernal-Gallen/p/book/9781138210448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319290140" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29016-4_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliani Delphine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piazza Roberta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>