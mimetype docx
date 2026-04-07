--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: An extended analysis of professional soccer players and cyclists athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Meinadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Orhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEViaN-LM: An R Package for Detecting Abnormal Values in the Gaussian Linear Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic foraging paths primarily drives within-species variations of prey consumption rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Bachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial Neural Network Functionalized by Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres environnementaux sur la performance au marathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport collapse in dynamically evolving networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (200), pp.20220906. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93387-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Darwinian evolution of physical flows in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72379-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une quête incessante de records et de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 101 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cm.101.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review on methodological variation in acute:chronic workload research in elite male football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hyett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Okholm Kryger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2020.1765007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative modeling approach to the age-performance relationship in mammals at the cellular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36707-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological organization of point-to-point transport in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Nicolaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8322. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.591-599. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how outcomes are measured in workplace physical activity interventions: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Regnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5980-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are We Reaching the Limits of Homo sapiens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.812. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: an example in professional soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochcongar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice de masse corporelle et condition physique chez 49 600 collégiens et lycéens de six régions françaises, 2007-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30-31, pp.552-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality in Female and Male French Olympians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (6), pp.1505 - 1512. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363546515574691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et vieillissement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Leaders: Life-span Trends in Olympians and Supercentenarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (8), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glu130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon progress : demography, morphology and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.524-532. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMI, a Performance Parameter for Speed Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e90183. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular trend: morphology and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Danial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2014.889841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les piliers d’un nouvel humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 397, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopage : l'analyse statistique des résultats au secours du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of French participants in the Tour de France (1947-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (40), pp.3145 - 3150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/eht347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 334, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on Marathon Running Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.37407. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les risques pour la santé des événements extrêmes et expertiser les impacts sanitaires des mesures d'adaptation aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalute the health risks in extreme events and appraise the health impacts of adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Balance in High Level Athletes: Gender-Based Differences and Sport-Specific Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp. e19007. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential growth combined with exponential decline explains lifetime performance evolution in individual and human species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-011-9274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour de France, Giro, Vuelta, and classic European races show a unique progression of road cycling speed in the last 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (7), pp.789-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and men in sport performance: The gender gap has not evolved since 1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Citius End : World Records Progression Announces the Completion of a Brief Ultra-Physiological Quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.e1552. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotypic expansion and its boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université René Descartes - Paris V, 2013. English. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA05T029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00919393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of animal movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Centre de Mathématiques Appliquées, École Polytechnique, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: An extended analysis of professional soccer players and cyclists athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Meinadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Orhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEViaN-LM: An R Package for Detecting Abnormal Values in the Gaussian Linear Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic foraging paths primarily drives within-species variations of prey consumption rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Bachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial Neural Network Functionalized by Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres environnementaux sur la performance au marathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport collapse in dynamically evolving networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (200), pp.20220906. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93387-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Darwinian evolution of physical flows in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72379-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une quête incessante de records et de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 101 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cm.101.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review on methodological variation in acute:chronic workload research in elite male football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hyett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Okholm Kryger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2020.1765007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative modeling approach to the age-performance relationship in mammals at the cellular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36707-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological organization of point-to-point transport in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Nicolaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8322. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.591-599. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how outcomes are measured in workplace physical activity interventions: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Regnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5980-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are We Reaching the Limits of Homo sapiens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.812. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: an example in professional soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochcongar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice de masse corporelle et condition physique chez 49 600 collégiens et lycéens de six régions françaises, 2007-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30-31, pp.552-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality in Female and Male French Olympians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (6), pp.1505 - 1512. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363546515574691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et vieillissement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Leaders: Life-span Trends in Olympians and Supercentenarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (8), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glu130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon progress : demography, morphology and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.524-532. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMI, a Performance Parameter for Speed Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e90183. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular trend: morphology and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Danial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2014.889841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les piliers d’un nouvel humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 397, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopage : l'analyse statistique des résultats au secours du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of French participants in the Tour de France (1947-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (40), pp.3145 - 3150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/eht347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 334, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on Marathon Running Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.37407. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalute the health risks in extreme events and appraise the health impacts of adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les risques pour la santé des événements extrêmes et expertiser les impacts sanitaires des mesures d'adaptation aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Balance in High Level Athletes: Gender-Based Differences and Sport-Specific Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp. e19007. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential growth combined with exponential decline explains lifetime performance evolution in individual and human species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-011-9274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour de France, Giro, Vuelta, and classic European races show a unique progression of road cycling speed in the last 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (7), pp.789-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and men in sport performance: The gender gap has not evolved since 1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Citius End : World Records Progression Announces the Completion of a Brief Ultra-Physiological Quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.e1552. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotypic expansion and its boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université René Descartes - Paris V, 2013. English. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA05T029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00919393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of animal movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Centre de Mathématiques Appliquées, École Polytechnique, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285642v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orhant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230549v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Furfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01993038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tolaini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yeong Kang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02959924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72379-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02659611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brohm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.101.0103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02889094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Healy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hyett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Okholm Kryger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2020.1765007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01999904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36707-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02149931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Nicolaides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colonna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44701-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5980-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochcongar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01775088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515574691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rizk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835436" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090183" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Danial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.889841" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02071043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01718557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9274-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01753726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001552" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05T029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285642v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orhant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230549v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Furfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01993038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tolaini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yeong Kang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02959924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72379-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02659611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brohm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.101.0103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02889094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Healy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hyett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Okholm Kryger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2020.1765007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01999904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36707-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02149931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Nicolaides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colonna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44701-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5980-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochcongar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01775088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515574691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rizk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835436" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090183" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Danial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.889841" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02071043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01718557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9274-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01753726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001552" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05T029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>