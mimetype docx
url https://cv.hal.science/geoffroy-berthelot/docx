--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: An extended analysis of professional soccer players and cyclists athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Meinadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Orhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEViaN-LM: An R Package for Detecting Abnormal Values in the Gaussian Linear Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic foraging paths primarily drives within-species variations of prey consumption rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Bachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial Neural Network Functionalized by Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres environnementaux sur la performance au marathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport collapse in dynamically evolving networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (200), pp.20220906. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93387-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Darwinian evolution of physical flows in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72379-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une quête incessante de records et de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 101 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cm.101.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review on methodological variation in acute:chronic workload research in elite male football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hyett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Okholm Kryger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2020.1765007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative modeling approach to the age-performance relationship in mammals at the cellular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36707-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological organization of point-to-point transport in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Nicolaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8322. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.591-599. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how outcomes are measured in workplace physical activity interventions: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Regnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5980-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are We Reaching the Limits of Homo sapiens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.812. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: an example in professional soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochcongar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice de masse corporelle et condition physique chez 49 600 collégiens et lycéens de six régions françaises, 2007-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30-31, pp.552-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality in Female and Male French Olympians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (6), pp.1505 - 1512. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363546515574691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et vieillissement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Leaders: Life-span Trends in Olympians and Supercentenarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (8), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glu130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon progress : demography, morphology and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.524-532. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMI, a Performance Parameter for Speed Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e90183. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular trend: morphology and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Danial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2014.889841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les piliers d’un nouvel humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 397, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopage : l'analyse statistique des résultats au secours du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of French participants in the Tour de France (1947-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (40), pp.3145 - 3150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/eht347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 334, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on Marathon Running Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.37407. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalute the health risks in extreme events and appraise the health impacts of adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les risques pour la santé des événements extrêmes et expertiser les impacts sanitaires des mesures d'adaptation aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Balance in High Level Athletes: Gender-Based Differences and Sport-Specific Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp. e19007. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential growth combined with exponential decline explains lifetime performance evolution in individual and human species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-011-9274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour de France, Giro, Vuelta, and classic European races show a unique progression of road cycling speed in the last 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (7), pp.789-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and men in sport performance: The gender gap has not evolved since 1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Citius End : World Records Progression Announces the Completion of a Brief Ultra-Physiological Quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.e1552. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotypic expansion and its boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université René Descartes - Paris V, 2013. English. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA05T029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00919393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of animal movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Centre de Mathématiques Appliquées, École Polytechnique, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: An extended analysis of professional soccer players and cyclists athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Meinadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Orhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEViaN-LM: An R Package for Detecting Abnormal Values in the Gaussian Linear Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic foraging paths primarily drives within-species variations of prey consumption rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Bachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial Neural Network Functionalized by Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres environnementaux sur la performance au marathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport collapse in dynamically evolving networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (200), pp.20220906. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93387-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Darwinian evolution of physical flows in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72379-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une quête incessante de records et de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 101 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cm.101.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review on methodological variation in acute:chronic workload research in elite male football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hyett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Okholm Kryger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2020.1765007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological organization of point-to-point transport in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Nicolaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8322. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative modeling approach to the age-performance relationship in mammals at the cellular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36707-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.591-599. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how outcomes are measured in workplace physical activity interventions: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Regnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5980-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are We Reaching the Limits of Homo sapiens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.812. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: an example in professional soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochcongar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice de masse corporelle et condition physique chez 49 600 collégiens et lycéens de six régions françaises, 2007-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30-31, pp.552-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality in Female and Male French Olympians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (6), pp.1505 - 1512. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363546515574691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et vieillissement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Leaders: Life-span Trends in Olympians and Supercentenarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (8), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glu130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMI, a Performance Parameter for Speed Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e90183. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon progress : demography, morphology and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.524-532. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular trend: morphology and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Danial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2014.889841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopage : l'analyse statistique des résultats au secours du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les piliers d’un nouvel humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 397, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of French participants in the Tour de France (1947-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (40), pp.3145 - 3150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/eht347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 334, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on Marathon Running Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.37407. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalute the health risks in extreme events and appraise the health impacts of adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les risques pour la santé des événements extrêmes et expertiser les impacts sanitaires des mesures d'adaptation aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Balance in High Level Athletes: Gender-Based Differences and Sport-Specific Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp. e19007. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential growth combined with exponential decline explains lifetime performance evolution in individual and human species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-011-9274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour de France, Giro, Vuelta, and classic European races show a unique progression of road cycling speed in the last 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (7), pp.789-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and men in sport performance: The gender gap has not evolved since 1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Citius End : World Records Progression Announces the Completion of a Brief Ultra-Physiological Quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.e1552. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotypic expansion and its boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université René Descartes - Paris V, 2013. English. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA05T029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00919393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of animal movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Centre de Mathématiques Appliquées, École Polytechnique, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285642v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orhant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230549v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Furfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01993038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tolaini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yeong Kang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02959924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72379-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02659611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brohm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.101.0103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02889094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Healy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hyett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Okholm Kryger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2020.1765007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01999904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36707-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02149931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Nicolaides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colonna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44701-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5980-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochcongar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01775088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515574691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rizk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835436" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090183" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Danial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.889841" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02071043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01718557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9274-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01753726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001552" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05T029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285642v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orhant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230549v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Furfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01993038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tolaini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yeong Kang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02959924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72379-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02659611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brohm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.101.0103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02889094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Healy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hyett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Okholm Kryger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2020.1765007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02149931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Nicolaides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colonna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44701-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01999904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36707-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5980-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochcongar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01775088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515574691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769542v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rizk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Danial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.889841" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02071043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01718557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9274-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01753726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001552" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05T029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>