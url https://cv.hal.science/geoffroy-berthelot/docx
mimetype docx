--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: An extended analysis of professional soccer players and cyclists athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Meinadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Orhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEViaN-LM: An R Package for Detecting Abnormal Values in the Gaussian Linear Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic foraging paths primarily drives within-species variations of prey consumption rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Bachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial Neural Network Functionalized by Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres environnementaux sur la performance au marathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport collapse in dynamically evolving networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (200), pp.20220906. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93387-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Darwinian evolution of physical flows in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72379-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une quête incessante de records et de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 101 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cm.101.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review on methodological variation in acute:chronic workload research in elite male football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hyett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Okholm Kryger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2020.1765007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological organization of point-to-point transport in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Nicolaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8322. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative modeling approach to the age-performance relationship in mammals at the cellular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36707-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.591-599. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how outcomes are measured in workplace physical activity interventions: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Regnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5980-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are We Reaching the Limits of Homo sapiens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.812. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: an example in professional soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochcongar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice de masse corporelle et condition physique chez 49 600 collégiens et lycéens de six régions françaises, 2007-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30-31, pp.552-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality in Female and Male French Olympians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (6), pp.1505 - 1512. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363546515574691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et vieillissement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Leaders: Life-span Trends in Olympians and Supercentenarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (8), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glu130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMI, a Performance Parameter for Speed Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e90183. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon progress : demography, morphology and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.524-532. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular trend: morphology and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Danial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2014.889841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopage : l'analyse statistique des résultats au secours du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les piliers d’un nouvel humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 397, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of French participants in the Tour de France (1947-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (40), pp.3145 - 3150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/eht347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 334, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on Marathon Running Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.37407. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalute the health risks in extreme events and appraise the health impacts of adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les risques pour la santé des événements extrêmes et expertiser les impacts sanitaires des mesures d'adaptation aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Balance in High Level Athletes: Gender-Based Differences and Sport-Specific Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp. e19007. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential growth combined with exponential decline explains lifetime performance evolution in individual and human species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-011-9274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour de France, Giro, Vuelta, and classic European races show a unique progression of road cycling speed in the last 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (7), pp.789-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and men in sport performance: The gender gap has not evolved since 1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Citius End : World Records Progression Announces the Completion of a Brief Ultra-Physiological Quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.e1552. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotypic expansion and its boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université René Descartes - Paris V, 2013. English. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA05T029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00919393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of animal movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Centre de Mathématiques Appliquées, École Polytechnique, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: An extended analysis of professional soccer players and cyclists athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Meinadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Orhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEViaN-LM: An R Package for Detecting Abnormal Values in the Gaussian Linear Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic foraging paths primarily drives within-species variations of prey consumption rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Bachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial Neural Network Functionalized by Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres environnementaux sur la performance au marathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport collapse in dynamically evolving networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (200), pp.20220906. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93387-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Darwinian evolution of physical flows in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liubov Tupikina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72379-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une quête incessante de records et de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Brohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 101 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cm.101.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review on methodological variation in acute:chronic workload research in elite male football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hyett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Okholm Kryger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2020.1765007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological organization of point-to-point transport in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yeong Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Nicolaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sapoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8322. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.591-599. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative modeling approach to the age-performance relationship in mammals at the cellular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36707-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how outcomes are measured in workplace physical activity interventions: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Regnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-018-5980-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are We Reaching the Limits of Homo sapiens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.812. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-scores-based methods and their application to biological monitoring: an example in professional soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochcongar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice de masse corporelle et condition physique chez 49 600 collégiens et lycéens de six régions françaises, 2007-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ovigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30-31, pp.552-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality in Female and Male French Olympians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (6), pp.1505 - 1512. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363546515574691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et vieillissement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Leaders: Life-span Trends in Olympians and Supercentenarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (8), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glu130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular trend: morphology and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Danial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2014.889841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMI, a Performance Parameter for Speed Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e90183. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marathon progress : demography, morphology and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.524-532. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopage : l'analyse statistique des résultats au secours du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les piliers d’un nouvel humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 397, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of French participants in the Tour de France (1947-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (40), pp.3145 - 3150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/eht347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 334, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on Marathon Running Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tolaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.37407. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les risques pour la santé des événements extrêmes et expertiser les impacts sanitaires des mesures d'adaptation aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalute the health risks in extreme events and appraise the health impacts of adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp.440-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential growth combined with exponential decline explains lifetime performance evolution in individual and human species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-011-9274-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Balance in High Level Athletes: Gender-Based Differences and Sport-Specific Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp. e19007. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and men in sport performance: The gender gap has not evolved since 1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour de France, Giro, Vuelta, and classic European races show a unique progression of road cycling speed in the last 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (7), pp.789-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Citius End : World Records Progression Announces the Completion of a Brief Ultra-Physiological Quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.e1552. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of animal movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Centre de Mathématiques Appliquées, École Polytechnique, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotypic expansion and its boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université René Descartes - Paris V, 2013. English. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA05T029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00919393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285642v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orhant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230549v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Furfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01993038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tolaini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yeong Kang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02959924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72379-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02659611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brohm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.101.0103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02889094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Healy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hyett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Okholm Kryger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2020.1765007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02149931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Nicolaides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colonna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44701-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01999904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36707-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5980-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochcongar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01775088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515574691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769542v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rizk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Danial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.889841" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02071043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01718557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9274-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01753726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001552" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05T029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285642v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orhant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230549v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Furfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01993038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tolaini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yeong Kang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02959924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72379-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02659611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brohm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.101.0103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02889094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Healy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hyett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Okholm Kryger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2020.1765007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02149931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Nicolaides" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colonna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44701-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01999904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36707-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5980-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochcongar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01775088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515574691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Danial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.889841" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090183" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rizk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835436" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02071043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037407" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9274-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01718557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pichard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01753726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001552" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05T029" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>